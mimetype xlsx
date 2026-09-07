--- v0 (2026-07-09)
+++ v1 (2026-09-07)
@@ -488,5031 +488,5031 @@
       </c>
       <c r="K1" t="str">
         <v>推荐开场白</v>
       </c>
       <c r="L1" t="str">
         <v>销售切入点</v>
       </c>
       <c r="M1" t="str">
         <v>报价引导</v>
       </c>
       <c r="N1" t="str">
         <v>跟进话术</v>
       </c>
       <c r="O1" t="str">
         <v>逼单话术</v>
       </c>
       <c r="P1" t="str">
         <v>下一步建议</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
-        <v>恒诚五金机电批发中心</v>
+        <v>铭立装饰工程部</v>
       </c>
       <c r="C2" t="str">
-        <v>13535969579</v>
+        <v>15626600686</v>
       </c>
       <c r="D2" t="str">
         <v>清远市</v>
       </c>
       <c r="E2" t="str">
-        <v>美吉特华南装饰城24栋138-142号</v>
+        <v>清远市清城区人民三路金世纪豪园</v>
       </c>
       <c r="F2" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G2">
         <v>115</v>
       </c>
       <c r="H2" t="str">
         <v>A类</v>
       </c>
       <c r="I2" t="str">
         <v>高</v>
       </c>
       <c r="J2" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K2" t="str">
-        <v>您好，请问是恒诚五金机电批发中心吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是铭立装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L2" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M2" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N2" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O2" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P2" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
-        <v>基隆五金工程部</v>
+        <v>锦创钢结构工程部</v>
       </c>
       <c r="C3" t="str">
-        <v>13413485936</v>
+        <v>13928682032</v>
       </c>
       <c r="D3" t="str">
         <v>清远市</v>
       </c>
       <c r="E3" t="str">
-        <v>基龙东路与基龙东路横一街交叉口西160米</v>
+        <v>龙塘镇S269线新庄段和顺居4-5号</v>
       </c>
       <c r="F3" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G3">
         <v>115</v>
       </c>
       <c r="H3" t="str">
         <v>A类</v>
       </c>
       <c r="I3" t="str">
         <v>高</v>
       </c>
       <c r="J3" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K3" t="str">
-        <v>您好，请问是基隆五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是锦创钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L3" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M3" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N3" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O3" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P3" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>新朝五金工程部</v>
+        <v>鑫利钢结构工程部</v>
       </c>
       <c r="C4" t="str">
-        <v>13828570568</v>
+        <v>13202525928</v>
       </c>
       <c r="D4" t="str">
         <v>清远市</v>
       </c>
       <c r="E4" t="str">
-        <v>福堂镇新联村委会彬雅村大榕树附近</v>
+        <v>清远市清城区京港线兴仁培英幼儿园南侧约80米</v>
       </c>
       <c r="F4" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G4">
         <v>115</v>
       </c>
       <c r="H4" t="str">
         <v>A类</v>
       </c>
       <c r="I4" t="str">
         <v>高</v>
       </c>
       <c r="J4" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K4" t="str">
-        <v>您好，请问是新朝五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鑫利钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L4" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M4" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N4" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O4" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P4" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
-        <v>启顺五金水电卫浴灯饰批发部</v>
+        <v>广鑫钢结构工程部</v>
       </c>
       <c r="C5" t="str">
-        <v>0763-2289323</v>
+        <v>18900899957</v>
       </c>
       <c r="D5" t="str">
         <v>清远市</v>
       </c>
       <c r="E5" t="str">
-        <v>浈阳路58号</v>
+        <v>广东省清远市清城区石角镇沙塘桥</v>
       </c>
       <c r="F5" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G5">
         <v>115</v>
       </c>
       <c r="H5" t="str">
         <v>A类</v>
       </c>
       <c r="I5" t="str">
         <v>高</v>
       </c>
       <c r="J5" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K5" t="str">
-        <v>您好，请问是启顺五金水电卫浴灯饰批发部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是广鑫钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L5" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M5" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N5" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O5" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P5" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
-        <v>佳能五金水电批发经营部(英州大道店)</v>
+        <v>富辰钢结构工程部</v>
       </c>
       <c r="C6" t="str">
-        <v>13922566886</v>
+        <v>18688878068</v>
       </c>
       <c r="D6" t="str">
         <v>清远市</v>
       </c>
       <c r="E6" t="str">
-        <v>英州大道10号保利管道日丰管联塑管水电安装室内外安装工程家用电器厨房电器保险柜卫浴五金工具劳保用品</v>
+        <v>石角镇界牌村中心岗17号</v>
       </c>
       <c r="F6" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G6">
         <v>115</v>
       </c>
       <c r="H6" t="str">
         <v>A类</v>
       </c>
       <c r="I6" t="str">
         <v>高</v>
       </c>
       <c r="J6" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K6" t="str">
-        <v>您好，请问是佳能五金水电批发经营部(英州大道店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是富辰钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L6" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M6" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N6" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O6" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P6" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>常发工程机械五金配件</v>
+        <v>如意装饰工程部</v>
       </c>
       <c r="C7" t="str">
-        <v>15813225925</v>
+        <v>13680031964</v>
       </c>
       <c r="D7" t="str">
         <v>清远市</v>
       </c>
       <c r="E7" t="str">
-        <v>太和镇周田小学旁边</v>
+        <v>太平镇龙湾大道</v>
       </c>
       <c r="F7" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G7">
         <v>115</v>
       </c>
       <c r="H7" t="str">
         <v>A类</v>
       </c>
       <c r="I7" t="str">
         <v>高</v>
       </c>
       <c r="J7" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K7" t="str">
-        <v>您好，请问是常发工程机械五金配件吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是如意装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L7" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M7" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N7" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O7" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P7" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="str">
-        <v>生记五金装饰工程部(名业花园店)</v>
+        <v>广东弘俊建筑工程有限责任公司</v>
       </c>
       <c r="C8" t="str">
-        <v>0763-3604062</v>
+        <v>18826612272</v>
       </c>
       <c r="D8" t="str">
         <v>清远市</v>
       </c>
       <c r="E8" t="str">
-        <v>平安一街与环城东路交叉口南20米</v>
+        <v>英城街道英州大道南山苑</v>
       </c>
       <c r="F8" t="str">
-        <v>建材经销商</v>
+        <v>建筑公司</v>
       </c>
       <c r="G8">
         <v>115</v>
       </c>
       <c r="H8" t="str">
         <v>A类</v>
       </c>
       <c r="I8" t="str">
         <v>高</v>
       </c>
       <c r="J8" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>彩钢瓦、C型钢、树脂瓦</v>
       </c>
       <c r="K8" t="str">
-        <v>您好，请问是生记五金装饰工程部(名业花园店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是广东弘俊建筑工程有限责任公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建筑公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L8" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、C型钢、树脂瓦。</v>
       </c>
       <c r="M8" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N8" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O8" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P8" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>英德市洪英五金批发</v>
+        <v>华宇卷闸</v>
       </c>
       <c r="C9" t="str">
-        <v>13926207455</v>
+        <v>13750149682</v>
       </c>
       <c r="D9" t="str">
         <v>清远市</v>
       </c>
       <c r="E9" t="str">
-        <v>英城镇浈阳一路63号</v>
+        <v>广东省清远市清城区金康大街226号</v>
       </c>
       <c r="F9" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G9">
         <v>115</v>
       </c>
       <c r="H9" t="str">
         <v>A类</v>
       </c>
       <c r="I9" t="str">
         <v>高</v>
       </c>
       <c r="J9" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K9" t="str">
-        <v>您好，请问是英德市洪英五金批发吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是华宇卷闸吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L9" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M9" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N9" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O9" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P9" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>旺来五金工程安装店</v>
+        <v>富强装饰工程</v>
       </c>
       <c r="C10" t="str">
-        <v>18588673122</v>
+        <v>13680009608</v>
       </c>
       <c r="D10" t="str">
         <v>清远市</v>
       </c>
       <c r="E10" t="str">
-        <v>清远市清城区阳光100阿尔勒</v>
+        <v>广东省清远市英德市东华镇华桥场部新市场</v>
       </c>
       <c r="F10" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G10">
         <v>115</v>
       </c>
       <c r="H10" t="str">
         <v>A类</v>
       </c>
       <c r="I10" t="str">
         <v>高</v>
       </c>
       <c r="J10" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K10" t="str">
-        <v>您好，请问是旺来五金工程安装店吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是富强装饰工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L10" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M10" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N10" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O10" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P10" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>永福五金工程</v>
+        <v>富明装饰工程部</v>
       </c>
       <c r="C11" t="str">
-        <v>13927635577</v>
+        <v>13536655387</v>
       </c>
       <c r="D11" t="str">
         <v>清远市</v>
       </c>
       <c r="E11" t="str">
-        <v>广东省清远市清新区中山路28号</v>
+        <v>富强北街与府前路交叉口北100米</v>
       </c>
       <c r="F11" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G11">
         <v>115</v>
       </c>
       <c r="H11" t="str">
         <v>A类</v>
       </c>
       <c r="I11" t="str">
         <v>高</v>
       </c>
       <c r="J11" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K11" t="str">
-        <v>您好，请问是永福五金工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是富明装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L11" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M11" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N11" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O11" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P11" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>金鑫五金装饰工程部</v>
+        <v>惠美嘉门业雅芳装饰工程部(新城花园店)</v>
       </c>
       <c r="C12" t="str">
-        <v>(0763)6805730</v>
+        <v>18922562281</v>
       </c>
       <c r="D12" t="str">
         <v>清远市</v>
       </c>
       <c r="E12" t="str">
-        <v>城北二路二十座首层六卡</v>
+        <v>浛洸镇新城花园</v>
       </c>
       <c r="F12" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G12">
         <v>115</v>
       </c>
       <c r="H12" t="str">
         <v>A类</v>
       </c>
       <c r="I12" t="str">
         <v>高</v>
       </c>
       <c r="J12" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K12" t="str">
-        <v>您好，请问是金鑫五金装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是惠美嘉门业雅芳装饰工程部(新城花园店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L12" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M12" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N12" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O12" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P12" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>恒兴五金工程部</v>
+        <v>红兴装饰工程部</v>
       </c>
       <c r="C13" t="str">
-        <v>13631057795</v>
+        <v>13927644830</v>
       </c>
       <c r="D13" t="str">
         <v>清远市</v>
       </c>
       <c r="E13" t="str">
-        <v>269省道西50米</v>
+        <v>文明街与382县道交叉口东南120米</v>
       </c>
       <c r="F13" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G13">
         <v>115</v>
       </c>
       <c r="H13" t="str">
         <v>A类</v>
       </c>
       <c r="I13" t="str">
         <v>高</v>
       </c>
       <c r="J13" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K13" t="str">
-        <v>您好，请问是恒兴五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是红兴装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L13" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M13" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N13" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O13" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P13" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>荣辉钢构光伏工程</v>
+        <v>百惠建材</v>
       </c>
       <c r="C14" t="str">
-        <v>13553941087</v>
+        <v>13413528422</v>
       </c>
       <c r="D14" t="str">
         <v>清远市</v>
       </c>
       <c r="E14" t="str">
-        <v>广清大道</v>
+        <v>华侨工业园精细化工基地生活配套区A1-3首层</v>
       </c>
       <c r="F14" t="str">
-        <v>钢结构工程公司</v>
+        <v>工厂/仓库</v>
       </c>
       <c r="G14">
         <v>115</v>
       </c>
       <c r="H14" t="str">
         <v>A类</v>
       </c>
       <c r="I14" t="str">
         <v>高</v>
       </c>
       <c r="J14" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>彩钢瓦、泡沫岩棉夹芯板</v>
       </c>
       <c r="K14" t="str">
-        <v>您好，请问是荣辉钢构光伏工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是百惠建材吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L14" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
       </c>
       <c r="M14" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N14" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O14" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P14" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
-        <v>雨虹防水(湟川北路店)</v>
+        <v>永利兴钢结构工程部</v>
       </c>
       <c r="C15" t="str">
-        <v>15876329913</v>
+        <v>15382960668</v>
       </c>
       <c r="D15" t="str">
         <v>清远市</v>
       </c>
       <c r="E15" t="str">
-        <v>连州镇湟川北路142号</v>
+        <v>清远市英德市东华镇S252线三区</v>
       </c>
       <c r="F15" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G15">
         <v>115</v>
       </c>
       <c r="H15" t="str">
         <v>A类</v>
       </c>
       <c r="I15" t="str">
         <v>高</v>
       </c>
       <c r="J15" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K15" t="str">
-        <v>您好，请问是雨虹防水(湟川北路店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是永利兴钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L15" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M15" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N15" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O15" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P15" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="str">
-        <v>雨虹防水(华南装饰城A27店)</v>
+        <v>雄富工程配件</v>
       </c>
       <c r="C16" t="str">
-        <v>13425649052</v>
+        <v>13826613572</v>
       </c>
       <c r="D16" t="str">
         <v>清远市</v>
       </c>
       <c r="E16" t="str">
-        <v>华南装饰城A27栋</v>
+        <v>清远市清城区广清大道温泉派出所东北侧约190米</v>
       </c>
       <c r="F16" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G16">
         <v>115</v>
       </c>
       <c r="H16" t="str">
         <v>A类</v>
       </c>
       <c r="I16" t="str">
         <v>高</v>
       </c>
       <c r="J16" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K16" t="str">
-        <v>您好，请问是雨虹防水(华南装饰城A27店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是雄富工程配件吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L16" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M16" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N16" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O16" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P16" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="str">
-        <v>雨虹防水(青松东路店)</v>
+        <v>安达五金水电</v>
       </c>
       <c r="C17" t="str">
-        <v>18127264278</v>
+        <v>18033315023</v>
       </c>
       <c r="D17" t="str">
         <v>清远市</v>
       </c>
       <c r="E17" t="str">
-        <v>青松东路113-115-117号</v>
+        <v>广东省清远市佛冈县迳头镇大陂开发区新市场斜对面</v>
       </c>
       <c r="F17" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G17">
         <v>115</v>
       </c>
       <c r="H17" t="str">
         <v>A类</v>
       </c>
       <c r="I17" t="str">
         <v>高</v>
       </c>
       <c r="J17" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K17" t="str">
-        <v>您好，请问是雨虹防水(青松东路店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是安达五金水电吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L17" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M17" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N17" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O17" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P17" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="str">
-        <v>得智输送机链板网链传送烘干设备厂</v>
+        <v>金垚地坪漆工程</v>
       </c>
       <c r="C18" t="str">
-        <v>15338016506</v>
+        <v>14707633117</v>
       </c>
       <c r="D18" t="str">
         <v>清远市</v>
       </c>
       <c r="E18" t="str">
-        <v>广东省清远市清新区太和镇万寿居委会杨成对面厂房优衣柜旁输送机厂</v>
+        <v>峰光西路162号</v>
       </c>
       <c r="F18" t="str">
-        <v>输送设备/机械设备</v>
+        <v>建材经销商</v>
       </c>
       <c r="G18">
         <v>115</v>
       </c>
       <c r="H18" t="str">
         <v>A类</v>
       </c>
       <c r="I18" t="str">
         <v>高</v>
       </c>
       <c r="J18" t="str">
-        <v>C型钢、槽钢、角铁、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K18" t="str">
-        <v>您好，请问是得智输送机链板网链传送烘干设备厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于输送设备/机械设备，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是金垚地坪漆工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L18" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、槽钢、角铁、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M18" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N18" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O18" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P18" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="str">
-        <v>广东省清远兴建建筑工程有限公司</v>
+        <v>鸿泰卷闸门业</v>
       </c>
       <c r="C19" t="str">
-        <v>13726778601</v>
+        <v>15007518891</v>
       </c>
       <c r="D19" t="str">
         <v>清远市</v>
       </c>
       <c r="E19" t="str">
-        <v>广东省清远市清城区龙塘镇肖屋九龙货场</v>
+        <v>广东省清远市清城区环城二路49号</v>
       </c>
       <c r="F19" t="str">
-        <v>建筑公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G19">
         <v>115</v>
       </c>
       <c r="H19" t="str">
         <v>A类</v>
       </c>
       <c r="I19" t="str">
         <v>高</v>
       </c>
       <c r="J19" t="str">
-        <v>彩钢瓦、C型钢、树脂瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K19" t="str">
-        <v>您好，请问是广东省清远兴建建筑工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建筑公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鸿泰卷闸门业吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L19" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、C型钢、树脂瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M19" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N19" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O19" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P19" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="str">
-        <v>惠源钢结构工程</v>
+        <v>宏艺卷闸门业</v>
       </c>
       <c r="C20" t="str">
-        <v>0763-5386927</v>
+        <v>13620593358</v>
       </c>
       <c r="D20" t="str">
         <v>清远市</v>
       </c>
       <c r="E20" t="str">
-        <v>354省道附近</v>
+        <v>石角镇107国道</v>
       </c>
       <c r="F20" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G20">
         <v>115</v>
       </c>
       <c r="H20" t="str">
         <v>A类</v>
       </c>
       <c r="I20" t="str">
         <v>高</v>
       </c>
       <c r="J20" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K20" t="str">
-        <v>您好，请问是惠源钢结构工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是宏艺卷闸门业吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L20" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M20" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N20" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O20" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P20" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="str">
-        <v>清远市璟辉钢结构工程有限公司</v>
+        <v>龙飞钢结构工程部</v>
       </c>
       <c r="C21" t="str">
-        <v>15975867782</v>
+        <v>13553956335</v>
       </c>
       <c r="D21" t="str">
         <v>清远市</v>
       </c>
       <c r="E21" t="str">
-        <v>太和镇飞水一村86号首层</v>
+        <v>吉田镇沿江西路46号</v>
       </c>
       <c r="F21" t="str">
         <v>钢结构工程公司</v>
       </c>
       <c r="G21">
         <v>115</v>
       </c>
       <c r="H21" t="str">
         <v>A类</v>
       </c>
       <c r="I21" t="str">
         <v>高</v>
       </c>
       <c r="J21" t="str">
         <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K21" t="str">
-        <v>您好，请问是清远市璟辉钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是龙飞钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L21" t="str">
         <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M21" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N21" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O21" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P21" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="str">
-        <v>佛冈县亿固钢结构工程有限公司</v>
+        <v>正通建材-镀锌管角铁钢材批发</v>
       </c>
       <c r="C22" t="str">
-        <v>13710062915</v>
+        <v>13926617701</v>
       </c>
       <c r="D22" t="str">
         <v>清远市</v>
       </c>
       <c r="E22" t="str">
-        <v>清远市佛冈县龙山镇学田三叉路口边(金湾酒店)3层202室</v>
+        <v>广东省清远市英德市英城城西东瓜岭马山公路边仓库铺面c1~c10卡</v>
       </c>
       <c r="F22" t="str">
-        <v>钢结构工程公司</v>
+        <v>钢材店</v>
       </c>
       <c r="G22">
         <v>115</v>
       </c>
       <c r="H22" t="str">
         <v>A类</v>
       </c>
       <c r="I22" t="str">
         <v>高</v>
       </c>
       <c r="J22" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>C型钢、镀锌管、角铁</v>
       </c>
       <c r="K22" t="str">
-        <v>您好，请问是佛冈县亿固钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是正通建材-镀锌管角铁钢材批发吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢材店，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L22" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、镀锌管、角铁。</v>
       </c>
       <c r="M22" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N22" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O22" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P22" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="str">
-        <v>清远市远展钢结构工程有限公司</v>
+        <v>创兴装饰工程部(凯茵豪庭店)</v>
       </c>
       <c r="C23" t="str">
-        <v>18948930135</v>
+        <v>13431962337</v>
       </c>
       <c r="D23" t="str">
         <v>清远市</v>
       </c>
       <c r="E23" t="str">
-        <v>清远市清城区龙塘镇龙成广场2号楼13号铺</v>
+        <v>太和镇新宁路2号之一凯茵豪庭</v>
       </c>
       <c r="F23" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G23">
         <v>115</v>
       </c>
       <c r="H23" t="str">
         <v>A类</v>
       </c>
       <c r="I23" t="str">
         <v>高</v>
       </c>
       <c r="J23" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K23" t="str">
-        <v>您好，请问是清远市远展钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是创兴装饰工程部(凯茵豪庭店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L23" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M23" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N23" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O23" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P23" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="str">
-        <v>清远市煜创钢结构工程有限公司</v>
+        <v>创艺玻璃装饰工程部</v>
       </c>
       <c r="C24" t="str">
-        <v>13416560980</v>
+        <v>13828596602</v>
       </c>
       <c r="D24" t="str">
         <v>清远市</v>
       </c>
       <c r="E24" t="str">
-        <v>清远市清新区飞来路新大地市场</v>
+        <v>广东省清远市连州市东门北路52号</v>
       </c>
       <c r="F24" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G24">
         <v>115</v>
       </c>
       <c r="H24" t="str">
         <v>A类</v>
       </c>
       <c r="I24" t="str">
         <v>高</v>
       </c>
       <c r="J24" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K24" t="str">
-        <v>您好，请问是清远市煜创钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是创艺玻璃装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L24" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M24" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N24" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O24" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P24" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="str">
-        <v>广东发连钢结构工程有限公司</v>
+        <v>荣坚五金焊接加工</v>
       </c>
       <c r="C25" t="str">
-        <v>(0763)3938306</v>
+        <v>13679521286</v>
       </c>
       <c r="D25" t="str">
         <v>清远市</v>
       </c>
       <c r="E25" t="str">
-        <v>广东省清远市清城区连发15巷16号珀丽华府四号楼首层16号连发图文广告</v>
+        <v>广东省清远市清新区第三中学西北方向</v>
       </c>
       <c r="F25" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G25">
         <v>115</v>
       </c>
       <c r="H25" t="str">
         <v>A类</v>
       </c>
       <c r="I25" t="str">
         <v>高</v>
       </c>
       <c r="J25" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K25" t="str">
-        <v>您好，请问是广东发连钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是荣坚五金焊接加工吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L25" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M25" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N25" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O25" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P25" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="str">
-        <v>荣达钢材荣达瓦厂</v>
+        <v>兴记龙山铝材玻璃工程部</v>
       </c>
       <c r="C26" t="str">
-        <v>13413554857</v>
+        <v>13926678095</v>
       </c>
       <c r="D26" t="str">
         <v>清远市</v>
       </c>
       <c r="E26" t="str">
-        <v>飞水大街32号</v>
+        <v>清远市清城区X405</v>
       </c>
       <c r="F26" t="str">
-        <v>工厂/仓库</v>
+        <v>建材经销商</v>
       </c>
       <c r="G26">
         <v>115</v>
       </c>
       <c r="H26" t="str">
         <v>A类</v>
       </c>
       <c r="I26" t="str">
         <v>高</v>
       </c>
       <c r="J26" t="str">
-        <v>彩钢瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K26" t="str">
-        <v>您好，请问是荣达钢材荣达瓦厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是兴记龙山铝材玻璃工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L26" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M26" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N26" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O26" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P26" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="str">
-        <v>精艺彩钢瓦钢结构工程部</v>
+        <v>方圆白铁通风工程电动卷闸门</v>
       </c>
       <c r="C27" t="str">
-        <v>13924067098</v>
+        <v>18300024282</v>
       </c>
       <c r="D27" t="str">
         <v>清远市</v>
       </c>
       <c r="E27" t="str">
-        <v>广东省清远市清城区S269</v>
+        <v>横荷镇广清大道边34号铺位</v>
       </c>
       <c r="F27" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G27">
         <v>115</v>
       </c>
       <c r="H27" t="str">
         <v>A类</v>
       </c>
       <c r="I27" t="str">
         <v>高</v>
       </c>
       <c r="J27" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K27" t="str">
-        <v>您好，请问是精艺彩钢瓦钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是方圆白铁通风工程电动卷闸门吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L27" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M27" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N27" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O27" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P27" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="str">
-        <v>腾胜彩钢瓦钢构工程有限公司</v>
+        <v>合泰电动卷闸门钢结构工程</v>
       </c>
       <c r="C28" t="str">
-        <v>15207637308</v>
+        <v>13424058133</v>
       </c>
       <c r="D28" t="str">
         <v>清远市</v>
       </c>
       <c r="E28" t="str">
-        <v>广东省清远市阳山县光明大道123号</v>
+        <v>东城街道长埔社区下长村156号</v>
       </c>
       <c r="F28" t="str">
         <v>钢结构工程公司</v>
       </c>
       <c r="G28">
         <v>115</v>
       </c>
       <c r="H28" t="str">
         <v>A类</v>
       </c>
       <c r="I28" t="str">
         <v>高</v>
       </c>
       <c r="J28" t="str">
         <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K28" t="str">
-        <v>您好，请问是腾胜彩钢瓦钢构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是合泰电动卷闸门钢结构工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L28" t="str">
         <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M28" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N28" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O28" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P28" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="str">
-        <v>连州市得利建材有限公司</v>
+        <v>恒盛钢构卷闸门工程</v>
       </c>
       <c r="C29" t="str">
-        <v>(0763)6668382</v>
+        <v>13553943335</v>
       </c>
       <c r="D29" t="str">
         <v>清远市</v>
       </c>
       <c r="E29" t="str">
-        <v>广东省清远市连州市连州镇龙咀村委会泥潭村二组原砖厂自编2号仓库</v>
+        <v>石角镇旺福超市南173号</v>
       </c>
       <c r="F29" t="str">
-        <v>工厂/仓库</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G29">
         <v>115</v>
       </c>
       <c r="H29" t="str">
         <v>A类</v>
       </c>
       <c r="I29" t="str">
         <v>高</v>
       </c>
       <c r="J29" t="str">
-        <v>彩钢瓦、泡沫岩棉夹芯板</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K29" t="str">
-        <v>您好，请问是连州市得利建材有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是恒盛钢构卷闸门工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L29" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M29" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N29" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O29" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P29" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="str">
-        <v>恒丰钢结构焊接工程部</v>
+        <v>金文电动卷闸门厂白铁工程</v>
       </c>
       <c r="C30" t="str">
-        <v>13794094799</v>
+        <v>(0763)3732882</v>
       </c>
       <c r="D30" t="str">
         <v>清远市</v>
       </c>
       <c r="E30" t="str">
-        <v>广东省清远市清城区240国道</v>
+        <v>清远市清城区广清大道清远联合医院西南侧约150米</v>
       </c>
       <c r="F30" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G30">
         <v>115</v>
       </c>
       <c r="H30" t="str">
         <v>A类</v>
       </c>
       <c r="I30" t="str">
         <v>高</v>
       </c>
       <c r="J30" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K30" t="str">
-        <v>您好，请问是恒丰钢结构焊接工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是金文电动卷闸门厂白铁工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L30" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M30" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N30" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O30" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P30" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="str">
-        <v>地毯地胶美缝材料及施工</v>
+        <v>合诚电动卷闸门厂</v>
       </c>
       <c r="C31" t="str">
-        <v>13926699697</v>
+        <v>13435283698</v>
       </c>
       <c r="D31" t="str">
         <v>清远市</v>
       </c>
       <c r="E31" t="str">
-        <v>A20栋一楼119铺</v>
+        <v>广东省清远市英德市茶趣路13号</v>
       </c>
       <c r="F31" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G31">
         <v>115</v>
       </c>
       <c r="H31" t="str">
         <v>A类</v>
       </c>
       <c r="I31" t="str">
         <v>高</v>
       </c>
       <c r="J31" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K31" t="str">
-        <v>您好，请问是地毯地胶美缝材料及施工吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是合诚电动卷闸门厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L31" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M31" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N31" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O31" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P31" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="str">
-        <v>顺发不锈钢装饰工程部</v>
+        <v>太和黄坑卷闸厂</v>
       </c>
       <c r="C32" t="str">
-        <v>13416535359</v>
+        <v>13631081812</v>
       </c>
       <c r="D32" t="str">
         <v>清远市</v>
       </c>
       <c r="E32" t="str">
-        <v>清远市清城区银兴街7天优品酒店(银盏温泉店)西北侧约180米</v>
+        <v>新城路8号-b座-1-5号</v>
       </c>
       <c r="F32" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G32">
         <v>115</v>
       </c>
       <c r="H32" t="str">
         <v>A类</v>
       </c>
       <c r="I32" t="str">
         <v>高</v>
       </c>
       <c r="J32" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K32" t="str">
-        <v>您好，请问是顺发不锈钢装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是太和黄坑卷闸厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L32" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M32" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N32" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O32" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P32" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="str">
-        <v>饶兴不锈钢工程部</v>
+        <v>清远市南泰钢结构工程有限公司</v>
       </c>
       <c r="C33" t="str">
-        <v>13610576349</v>
+        <v>18300020798</v>
       </c>
       <c r="D33" t="str">
         <v>清远市</v>
       </c>
       <c r="E33" t="str">
-        <v>裕光路188号之二</v>
+        <v>西四号区二O一勘察队自编03号</v>
       </c>
       <c r="F33" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G33">
         <v>115</v>
       </c>
       <c r="H33" t="str">
         <v>A类</v>
       </c>
       <c r="I33" t="str">
         <v>高</v>
       </c>
       <c r="J33" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K33" t="str">
-        <v>您好，请问是饶兴不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是清远市南泰钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L33" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M33" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N33" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O33" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P33" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="str">
-        <v>广雅不锈钢铝窗工程部(锦绣花园店)</v>
+        <v>旺丰白铁通风工程</v>
       </c>
       <c r="C34" t="str">
-        <v>13926687335</v>
+        <v>13610596418</v>
       </c>
       <c r="D34" t="str">
         <v>清远市</v>
       </c>
       <c r="E34" t="str">
-        <v>广东省清远市清城区连江路锦绣花园11-12号</v>
+        <v>清远市清新区清四公路新时代幼儿园东北侧约100米</v>
       </c>
       <c r="F34" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G34">
         <v>115</v>
       </c>
       <c r="H34" t="str">
         <v>A类</v>
       </c>
       <c r="I34" t="str">
         <v>高</v>
       </c>
       <c r="J34" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K34" t="str">
-        <v>您好，请问是广雅不锈钢铝窗工程部(锦绣花园店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是旺丰白铁通风工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L34" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M34" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N34" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O34" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P34" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="str">
-        <v>金记不锈钢工程</v>
+        <v>富华门厂</v>
       </c>
       <c r="C35" t="str">
-        <v>13610589341</v>
+        <v>0763-4883109</v>
       </c>
       <c r="D35" t="str">
         <v>清远市</v>
       </c>
       <c r="E35" t="str">
-        <v>348省道附近</v>
+        <v>龙溪路与300乡道交叉口西180米</v>
       </c>
       <c r="F35" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G35">
         <v>115</v>
       </c>
       <c r="H35" t="str">
         <v>A类</v>
       </c>
       <c r="I35" t="str">
         <v>高</v>
       </c>
       <c r="J35" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K35" t="str">
-        <v>您好，请问是金记不锈钢工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是富华门厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L35" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M35" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N35" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O35" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P35" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="str">
-        <v>诚达不锈钢(丽逸居店)</v>
+        <v>TATA木门(华南装饰城美吉特店)</v>
       </c>
       <c r="C36" t="str">
-        <v>13085705773</v>
+        <v>13670693686</v>
       </c>
       <c r="D36" t="str">
         <v>清远市</v>
       </c>
       <c r="E36" t="str">
-        <v>太和镇笔架路马东村丫栋</v>
+        <v>华南装饰城A5栋2层219号铺</v>
       </c>
       <c r="F36" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G36">
         <v>115</v>
       </c>
       <c r="H36" t="str">
         <v>A类</v>
       </c>
       <c r="I36" t="str">
         <v>高</v>
       </c>
       <c r="J36" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K36" t="str">
-        <v>您好，请问是诚达不锈钢(丽逸居店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是TATA木门(华南装饰城美吉特店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L36" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M36" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N36" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O36" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P36" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="str">
-        <v>弘亿钢材彩瓦</v>
+        <v>恒诚五金机电批发中心</v>
       </c>
       <c r="C37" t="str">
-        <v>15626688998</v>
+        <v>13535969579</v>
       </c>
       <c r="D37" t="str">
         <v>清远市</v>
       </c>
       <c r="E37" t="str">
-        <v>广东省清远市英德市X366黄花镇政府</v>
+        <v>美吉特华南装饰城24栋138-142号</v>
       </c>
       <c r="F37" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G37">
         <v>115</v>
       </c>
       <c r="H37" t="str">
         <v>A类</v>
       </c>
       <c r="I37" t="str">
         <v>高</v>
       </c>
       <c r="J37" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K37" t="str">
-        <v>您好，请问是弘亿钢材彩瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是恒诚五金机电批发中心吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L37" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M37" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N37" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O37" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P37" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="str">
-        <v>荣达钢材树脂瓦铝瓦彩钢瓦生产厂家</v>
+        <v>基隆五金工程部</v>
       </c>
       <c r="C38" t="str">
-        <v>13424204572</v>
+        <v>13413485936</v>
       </c>
       <c r="D38" t="str">
         <v>清远市</v>
       </c>
       <c r="E38" t="str">
-        <v>广东省清远市清新区354省道东</v>
+        <v>基龙东路与基龙东路横一街交叉口西160米</v>
       </c>
       <c r="F38" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G38">
         <v>115</v>
       </c>
       <c r="H38" t="str">
         <v>A类</v>
       </c>
       <c r="I38" t="str">
         <v>高</v>
       </c>
       <c r="J38" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K38" t="str">
-        <v>您好，请问是荣达钢材树脂瓦铝瓦彩钢瓦生产厂家吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是基隆五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L38" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M38" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N38" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O38" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P38" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="str">
-        <v>铭兴钢材彩钢瓦</v>
+        <v>新朝五金工程部</v>
       </c>
       <c r="C39" t="str">
-        <v>13542458901</v>
+        <v>13828570568</v>
       </c>
       <c r="D39" t="str">
         <v>清远市</v>
       </c>
       <c r="E39" t="str">
-        <v>工业大道南与商业大道交叉口东南220米</v>
+        <v>福堂镇新联村委会彬雅村大榕树附近</v>
       </c>
       <c r="F39" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G39">
         <v>115</v>
       </c>
       <c r="H39" t="str">
         <v>A类</v>
       </c>
       <c r="I39" t="str">
         <v>高</v>
       </c>
       <c r="J39" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K39" t="str">
-        <v>您好，请问是铭兴钢材彩钢瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是新朝五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L39" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M39" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N39" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O39" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P39" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="str">
-        <v>时代彩钢瓦</v>
+        <v>启顺五金水电卫浴灯饰批发部</v>
       </c>
       <c r="C40" t="str">
-        <v>13631095160</v>
+        <v>0763-2289323</v>
       </c>
       <c r="D40" t="str">
         <v>清远市</v>
       </c>
       <c r="E40" t="str">
-        <v>G323国道</v>
+        <v>浈阳路58号</v>
       </c>
       <c r="F40" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G40">
         <v>115</v>
       </c>
       <c r="H40" t="str">
         <v>A类</v>
       </c>
       <c r="I40" t="str">
         <v>高</v>
       </c>
       <c r="J40" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K40" t="str">
-        <v>您好，请问是时代彩钢瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是启顺五金水电卫浴灯饰批发部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L40" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M40" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N40" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O40" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P40" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="str">
-        <v>泓达彩钢瓦厂</v>
+        <v>佳能五金水电批发经营部(英州大道店)</v>
       </c>
       <c r="C41" t="str">
-        <v>13226588668</v>
+        <v>13922566886</v>
       </c>
       <c r="D41" t="str">
         <v>清远市</v>
       </c>
       <c r="E41" t="str">
-        <v>连顺路</v>
+        <v>英州大道10号保利管道日丰管联塑管水电安装室内外安装工程家用电器厨房电器保险柜卫浴五金工具劳保用品</v>
       </c>
       <c r="F41" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G41">
         <v>115</v>
       </c>
       <c r="H41" t="str">
         <v>A类</v>
       </c>
       <c r="I41" t="str">
         <v>高</v>
       </c>
       <c r="J41" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K41" t="str">
-        <v>您好，请问是泓达彩钢瓦厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是佳能五金水电批发经营部(英州大道店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L41" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M41" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N41" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O41" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P41" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="str">
-        <v>辉煌钢材彩钢瓦</v>
+        <v>常发工程机械五金配件</v>
       </c>
       <c r="C42" t="str">
-        <v>15382986666</v>
+        <v>15813225925</v>
       </c>
       <c r="D42" t="str">
         <v>清远市</v>
       </c>
       <c r="E42" t="str">
-        <v>工业大道南1号</v>
+        <v>太和镇周田小学旁边</v>
       </c>
       <c r="F42" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G42">
         <v>115</v>
       </c>
       <c r="H42" t="str">
         <v>A类</v>
       </c>
       <c r="I42" t="str">
         <v>高</v>
       </c>
       <c r="J42" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K42" t="str">
-        <v>您好，请问是辉煌钢材彩钢瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是常发工程机械五金配件吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L42" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M42" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N42" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O42" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P42" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="str">
-        <v>英德市合鑫钢材彩钢瓦</v>
+        <v>生记五金装饰工程部(名业花园店)</v>
       </c>
       <c r="C43" t="str">
-        <v>0763-2656780</v>
+        <v>0763-3604062</v>
       </c>
       <c r="D43" t="str">
         <v>清远市</v>
       </c>
       <c r="E43" t="str">
-        <v>英红大道与同心路交叉口东北80米</v>
+        <v>平安一街与环城东路交叉口南20米</v>
       </c>
       <c r="F43" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G43">
         <v>115</v>
       </c>
       <c r="H43" t="str">
         <v>A类</v>
       </c>
       <c r="I43" t="str">
         <v>高</v>
       </c>
       <c r="J43" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K43" t="str">
-        <v>您好，请问是英德市合鑫钢材彩钢瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是生记五金装饰工程部(名业花园店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L43" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M43" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N43" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O43" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P43" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="str">
-        <v>老四川彩钢瓦建材</v>
+        <v>英德市洪英五金批发</v>
       </c>
       <c r="C44" t="str">
-        <v>13535976026</v>
+        <v>13926207455</v>
       </c>
       <c r="D44" t="str">
         <v>清远市</v>
       </c>
       <c r="E44" t="str">
-        <v>思贤路与连江大道交叉口西北20米</v>
+        <v>英城镇浈阳一路63号</v>
       </c>
       <c r="F44" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G44">
         <v>115</v>
       </c>
       <c r="H44" t="str">
         <v>A类</v>
       </c>
       <c r="I44" t="str">
         <v>高</v>
       </c>
       <c r="J44" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K44" t="str">
-        <v>您好，请问是老四川彩钢瓦建材吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是英德市洪英五金批发吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L44" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M44" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N44" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O44" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P44" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="str">
-        <v>祥鑫钢材彩钢瓦</v>
+        <v>旺来五金工程安装店</v>
       </c>
       <c r="C45" t="str">
-        <v>18127215200</v>
+        <v>18588673122</v>
       </c>
       <c r="D45" t="str">
         <v>清远市</v>
       </c>
       <c r="E45" t="str">
-        <v>侨兴一路18号</v>
+        <v>清远市清城区阳光100阿尔勒</v>
       </c>
       <c r="F45" t="str">
-        <v>彩钢瓦施工队</v>
+        <v>建材经销商</v>
       </c>
       <c r="G45">
         <v>115</v>
       </c>
       <c r="H45" t="str">
         <v>A类</v>
       </c>
       <c r="I45" t="str">
         <v>高</v>
       </c>
       <c r="J45" t="str">
-        <v>彩钢瓦、树脂瓦、泡沫岩棉夹芯板</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K45" t="str">
-        <v>您好，请问是祥鑫钢材彩钢瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于彩钢瓦施工队，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是旺来五金工程安装店吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L45" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、树脂瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M45" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N45" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O45" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P45" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="str">
-        <v>友诚不锈钢工程</v>
+        <v>永福五金工程</v>
       </c>
       <c r="C46" t="str">
-        <v>13727147307</v>
+        <v>13927635577</v>
       </c>
       <c r="D46" t="str">
         <v>清远市</v>
       </c>
       <c r="E46" t="str">
-        <v>广东省清远市清城区连塘沙潦村蓝球场边</v>
+        <v>广东省清远市清新区中山路28号</v>
       </c>
       <c r="F46" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G46">
         <v>115</v>
       </c>
       <c r="H46" t="str">
         <v>A类</v>
       </c>
       <c r="I46" t="str">
         <v>高</v>
       </c>
       <c r="J46" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K46" t="str">
-        <v>您好，请问是友诚不锈钢工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是永福五金工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L46" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M46" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N46" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O46" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P46" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="str">
-        <v>利锋不锈钢工程部</v>
+        <v>金鑫五金装饰工程部</v>
       </c>
       <c r="C47" t="str">
-        <v>13542480436</v>
+        <v>(0763)6805730</v>
       </c>
       <c r="D47" t="str">
         <v>清远市</v>
       </c>
       <c r="E47" t="str">
-        <v>广东省清远市清城区凤祥大道光明市场17号铺</v>
+        <v>城北二路二十座首层六卡</v>
       </c>
       <c r="F47" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G47">
         <v>115</v>
       </c>
       <c r="H47" t="str">
         <v>A类</v>
       </c>
       <c r="I47" t="str">
         <v>高</v>
       </c>
       <c r="J47" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K47" t="str">
-        <v>您好，请问是利锋不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是金鑫五金装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L47" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M47" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N47" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O47" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P47" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="str">
-        <v>兴达不锈钢工程部</v>
+        <v>恒兴五金工程部</v>
       </c>
       <c r="C48" t="str">
-        <v>13542471979</v>
+        <v>13631057795</v>
       </c>
       <c r="D48" t="str">
         <v>清远市</v>
       </c>
       <c r="E48" t="str">
-        <v>广东省清远市清城区清源东路101号</v>
+        <v>269省道西50米</v>
       </c>
       <c r="F48" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G48">
         <v>115</v>
       </c>
       <c r="H48" t="str">
         <v>A类</v>
       </c>
       <c r="I48" t="str">
         <v>高</v>
       </c>
       <c r="J48" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K48" t="str">
-        <v>您好，请问是兴达不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是恒兴五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L48" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M48" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N48" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O48" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P48" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="str">
-        <v>航展不锈钢工程装饰</v>
+        <v>荣辉钢构光伏工程</v>
       </c>
       <c r="C49" t="str">
-        <v>13417255874</v>
+        <v>13553941087</v>
       </c>
       <c r="D49" t="str">
         <v>清远市</v>
       </c>
       <c r="E49" t="str">
-        <v>清远市英德市红星大道与马山公路交叉路口往北约230米</v>
+        <v>广清大道</v>
       </c>
       <c r="F49" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G49">
         <v>115</v>
       </c>
       <c r="H49" t="str">
         <v>A类</v>
       </c>
       <c r="I49" t="str">
         <v>高</v>
       </c>
       <c r="J49" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K49" t="str">
-        <v>您好，请问是航展不锈钢工程装饰吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是荣辉钢构光伏工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L49" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M49" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N49" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O49" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P49" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="str">
-        <v>兴隆不锈钢工程部</v>
+        <v>雨虹防水(湟川北路店)</v>
       </c>
       <c r="C50" t="str">
-        <v>15915126958</v>
+        <v>15876329913</v>
       </c>
       <c r="D50" t="str">
         <v>清远市</v>
       </c>
       <c r="E50" t="str">
-        <v>清远市佛冈县京广线广州涉外经济职业技术学院(汤塘校区)西北侧约160米</v>
+        <v>连州镇湟川北路142号</v>
       </c>
       <c r="F50" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G50">
         <v>115</v>
       </c>
       <c r="H50" t="str">
         <v>A类</v>
       </c>
       <c r="I50" t="str">
         <v>高</v>
       </c>
       <c r="J50" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K50" t="str">
-        <v>您好，请问是兴隆不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是雨虹防水(湟川北路店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L50" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M50" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N50" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O50" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P50" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="str">
-        <v>文武不锈钢工程部</v>
+        <v>雨虹防水(华南装饰城A27店)</v>
       </c>
       <c r="C51" t="str">
-        <v>15816201161</v>
+        <v>13425649052</v>
       </c>
       <c r="D51" t="str">
         <v>清远市</v>
       </c>
       <c r="E51" t="str">
-        <v>广东省清远市清城区清源西路82号</v>
+        <v>华南装饰城A27栋</v>
       </c>
       <c r="F51" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G51">
         <v>115</v>
       </c>
       <c r="H51" t="str">
         <v>A类</v>
       </c>
       <c r="I51" t="str">
         <v>高</v>
       </c>
       <c r="J51" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K51" t="str">
-        <v>您好，请问是文武不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是雨虹防水(华南装饰城A27店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L51" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M51" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N51" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O51" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P51" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="str">
-        <v>嘉强不锈钢工程部</v>
+        <v>雨虹防水(青松东路店)</v>
       </c>
       <c r="C52" t="str">
-        <v>13535983721</v>
+        <v>18127264278</v>
       </c>
       <c r="D52" t="str">
         <v>清远市</v>
       </c>
       <c r="E52" t="str">
-        <v>清远市英德市G358龙腾花园东南侧约280米</v>
+        <v>青松东路113-115-117号</v>
       </c>
       <c r="F52" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G52">
         <v>115</v>
       </c>
       <c r="H52" t="str">
         <v>A类</v>
       </c>
       <c r="I52" t="str">
         <v>高</v>
       </c>
       <c r="J52" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K52" t="str">
-        <v>您好，请问是嘉强不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是雨虹防水(青松东路店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L52" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M52" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N52" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O52" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P52" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="str">
-        <v>诚信不锈钢铝合金工程(时代倾城翰林府店)</v>
+        <v>得智输送机链板网链传送烘干设备厂</v>
       </c>
       <c r="C53" t="str">
-        <v>13728341456</v>
+        <v>15338016506</v>
       </c>
       <c r="D53" t="str">
         <v>清远市</v>
       </c>
       <c r="E53" t="str">
-        <v>清远市清城区长埔路华南师范大学附属清城小学西北侧约110米</v>
+        <v>广东省清远市清新区太和镇万寿居委会杨成对面厂房优衣柜旁输送机厂</v>
       </c>
       <c r="F53" t="str">
-        <v>不锈钢工程</v>
+        <v>输送设备/机械设备</v>
       </c>
       <c r="G53">
         <v>115</v>
       </c>
       <c r="H53" t="str">
         <v>A类</v>
       </c>
       <c r="I53" t="str">
         <v>高</v>
       </c>
       <c r="J53" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、槽钢、角铁、镀锌管</v>
       </c>
       <c r="K53" t="str">
-        <v>您好，请问是诚信不锈钢铝合金工程(时代倾城翰林府店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是得智输送机链板网链传送烘干设备厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于输送设备/机械设备，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L53" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、槽钢、角铁、镀锌管。</v>
       </c>
       <c r="M53" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N53" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O53" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P53" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="str">
-        <v>广进不锈钢工程部</v>
+        <v>广东省清远兴建建筑工程有限公司</v>
       </c>
       <c r="C54" t="str">
-        <v>13413497430</v>
+        <v>13726778601</v>
       </c>
       <c r="D54" t="str">
         <v>清远市</v>
       </c>
       <c r="E54" t="str">
-        <v>清远市清新区新宁路清远新世纪·城北广场东北侧约40米</v>
+        <v>广东省清远市清城区龙塘镇肖屋九龙货场</v>
       </c>
       <c r="F54" t="str">
-        <v>不锈钢工程</v>
+        <v>建筑公司</v>
       </c>
       <c r="G54">
         <v>115</v>
       </c>
       <c r="H54" t="str">
         <v>A类</v>
       </c>
       <c r="I54" t="str">
         <v>高</v>
       </c>
       <c r="J54" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>彩钢瓦、C型钢、树脂瓦</v>
       </c>
       <c r="K54" t="str">
-        <v>您好，请问是广进不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是广东省清远兴建建筑工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建筑公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L54" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、C型钢、树脂瓦。</v>
       </c>
       <c r="M54" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N54" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O54" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P54" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="str">
-        <v>合兴建筑模板批发中心新旧模板木方螺杆钢管脚手架</v>
+        <v>惠源钢结构工程</v>
       </c>
       <c r="C55" t="str">
-        <v>18598243335</v>
+        <v>0763-5386927</v>
       </c>
       <c r="D55" t="str">
         <v>清远市</v>
       </c>
       <c r="E55" t="str">
-        <v>附城大道金谷酒店往黄坑三百米</v>
+        <v>354省道附近</v>
       </c>
       <c r="F55" t="str">
-        <v>建筑公司</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G55">
         <v>115</v>
       </c>
       <c r="H55" t="str">
         <v>A类</v>
       </c>
       <c r="I55" t="str">
         <v>高</v>
       </c>
       <c r="J55" t="str">
-        <v>彩钢瓦、C型钢、树脂瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K55" t="str">
-        <v>您好，请问是合兴建筑模板批发中心新旧模板木方螺杆钢管脚手架吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建筑公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是惠源钢结构工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L55" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、C型钢、树脂瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M55" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N55" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O55" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P55" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="str">
-        <v>添福门业不锈钢工程部</v>
+        <v>清远市璟辉钢结构工程有限公司</v>
       </c>
       <c r="C56" t="str">
-        <v>13553927870</v>
+        <v>15975867782</v>
       </c>
       <c r="D56" t="str">
         <v>清远市</v>
       </c>
       <c r="E56" t="str">
-        <v>东岗路与220乡道交叉口西南120米</v>
+        <v>太和镇飞水一村86号首层</v>
       </c>
       <c r="F56" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G56">
         <v>115</v>
       </c>
       <c r="H56" t="str">
         <v>A类</v>
       </c>
       <c r="I56" t="str">
         <v>高</v>
       </c>
       <c r="J56" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K56" t="str">
-        <v>您好，请问是添福门业不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是清远市璟辉钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L56" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M56" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N56" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O56" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P56" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="str">
-        <v>东风卷闸总厂</v>
+        <v>佛冈县亿固钢结构工程有限公司</v>
       </c>
       <c r="C57" t="str">
-        <v>13413527734</v>
+        <v>13710062915</v>
       </c>
       <c r="D57" t="str">
         <v>清远市</v>
       </c>
       <c r="E57" t="str">
-        <v>禾顺街南一座楼首层第六卡</v>
+        <v>清远市佛冈县龙山镇学田三叉路口边(金湾酒店)3层202室</v>
       </c>
       <c r="F57" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G57">
         <v>115</v>
       </c>
       <c r="H57" t="str">
         <v>A类</v>
       </c>
       <c r="I57" t="str">
         <v>高</v>
       </c>
       <c r="J57" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K57" t="str">
-        <v>您好，请问是东风卷闸总厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是佛冈县亿固钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L57" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M57" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N57" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O57" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P57" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="str">
-        <v>禾云门窗不锈钢</v>
+        <v>清远市远展钢结构工程有限公司</v>
       </c>
       <c r="C58" t="str">
-        <v>15876310902</v>
+        <v>18948930135</v>
       </c>
       <c r="D58" t="str">
         <v>清远市</v>
       </c>
       <c r="E58" t="str">
-        <v>中山路与信用路交叉口南80米</v>
+        <v>清远市清城区龙塘镇龙成广场2号楼13号铺</v>
       </c>
       <c r="F58" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G58">
         <v>115</v>
       </c>
       <c r="H58" t="str">
         <v>A类</v>
       </c>
       <c r="I58" t="str">
         <v>高</v>
       </c>
       <c r="J58" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K58" t="str">
-        <v>您好，请问是禾云门窗不锈钢吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是清远市远展钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L58" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M58" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N58" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O58" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P58" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="str">
-        <v>志财门业(康怡新城店)</v>
+        <v>清远市煜创钢结构工程有限公司</v>
       </c>
       <c r="C59" t="str">
-        <v>13542483700</v>
+        <v>13416560980</v>
       </c>
       <c r="D59" t="str">
         <v>清远市</v>
       </c>
       <c r="E59" t="str">
-        <v>新城路19号</v>
+        <v>清远市清新区飞来路新大地市场</v>
       </c>
       <c r="F59" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G59">
         <v>115</v>
       </c>
       <c r="H59" t="str">
         <v>A类</v>
       </c>
       <c r="I59" t="str">
         <v>高</v>
       </c>
       <c r="J59" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K59" t="str">
-        <v>您好，请问是志财门业(康怡新城店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是清远市煜创钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L59" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M59" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N59" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O59" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P59" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="str">
-        <v>海通不锈钢装饰工程部</v>
+        <v>广东发连钢结构工程有限公司</v>
       </c>
       <c r="C60" t="str">
-        <v>18127226518</v>
+        <v>(0763)3938306</v>
       </c>
       <c r="D60" t="str">
         <v>清远市</v>
       </c>
       <c r="E60" t="str">
-        <v>008乡道东50米</v>
+        <v>广东省清远市清城区连发15巷16号珀丽华府四号楼首层16号连发图文广告</v>
       </c>
       <c r="F60" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G60">
         <v>115</v>
       </c>
       <c r="H60" t="str">
         <v>A类</v>
       </c>
       <c r="I60" t="str">
         <v>高</v>
       </c>
       <c r="J60" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K60" t="str">
-        <v>您好，请问是海通不锈钢装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是广东发连钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L60" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M60" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N60" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O60" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P60" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="str">
-        <v>万佳不锈钢铝合金装饰工程部</v>
+        <v>荣达钢材荣达瓦厂</v>
       </c>
       <c r="C61" t="str">
-        <v>13431973135</v>
+        <v>13413554857</v>
       </c>
       <c r="D61" t="str">
         <v>清远市</v>
       </c>
       <c r="E61" t="str">
-        <v>城北凤凰路45号</v>
+        <v>飞水大街32号</v>
       </c>
       <c r="F61" t="str">
-        <v>不锈钢工程</v>
+        <v>工厂/仓库</v>
       </c>
       <c r="G61">
         <v>115</v>
       </c>
       <c r="H61" t="str">
         <v>A类</v>
       </c>
       <c r="I61" t="str">
         <v>高</v>
       </c>
       <c r="J61" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>彩钢瓦、泡沫岩棉夹芯板</v>
       </c>
       <c r="K61" t="str">
-        <v>您好，请问是万佳不锈钢铝合金装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是荣达钢材荣达瓦厂吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L61" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
       </c>
       <c r="M61" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N61" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O61" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P61" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="str">
-        <v>宏宇不锈钢装饰工程部</v>
+        <v>精艺彩钢瓦钢结构工程部</v>
       </c>
       <c r="C62" t="str">
-        <v>13927669795</v>
+        <v>13924067098</v>
       </c>
       <c r="D62" t="str">
         <v>清远市</v>
       </c>
       <c r="E62" t="str">
-        <v>增强西大街北四巷7号</v>
+        <v>广东省清远市清城区S269</v>
       </c>
       <c r="F62" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G62">
         <v>115</v>
       </c>
       <c r="H62" t="str">
         <v>A类</v>
       </c>
       <c r="I62" t="str">
         <v>高</v>
       </c>
       <c r="J62" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K62" t="str">
-        <v>您好，请问是宏宇不锈钢装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是精艺彩钢瓦钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L62" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M62" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N62" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O62" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P62" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="str">
-        <v>金兴白铁不锈钢工程部</v>
+        <v>腾胜彩钢瓦钢构工程有限公司</v>
       </c>
       <c r="C63" t="str">
-        <v>17307638813</v>
+        <v>15207637308</v>
       </c>
       <c r="D63" t="str">
         <v>清远市</v>
       </c>
       <c r="E63" t="str">
-        <v>松岗路168号</v>
+        <v>广东省清远市阳山县光明大道123号</v>
       </c>
       <c r="F63" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G63">
         <v>115</v>
       </c>
       <c r="H63" t="str">
         <v>A类</v>
       </c>
       <c r="I63" t="str">
         <v>高</v>
       </c>
       <c r="J63" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K63" t="str">
-        <v>您好，请问是金兴白铁不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是腾胜彩钢瓦钢构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L63" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M63" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N63" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O63" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P63" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="str">
-        <v>飘扬不锈钢装饰工程部(环城二路)</v>
+        <v>连州市得利建材有限公司</v>
       </c>
       <c r="C64" t="str">
-        <v>0763-3321579</v>
+        <v>(0763)6668382</v>
       </c>
       <c r="D64" t="str">
         <v>清远市</v>
       </c>
       <c r="E64" t="str">
-        <v>环城路西湖花园九号楼首层</v>
+        <v>广东省清远市连州市连州镇龙咀村委会泥潭村二组原砖厂自编2号仓库</v>
       </c>
       <c r="F64" t="str">
-        <v>不锈钢工程</v>
+        <v>工厂/仓库</v>
       </c>
       <c r="G64">
         <v>115</v>
       </c>
       <c r="H64" t="str">
         <v>A类</v>
       </c>
       <c r="I64" t="str">
         <v>高</v>
       </c>
       <c r="J64" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>彩钢瓦、泡沫岩棉夹芯板</v>
       </c>
       <c r="K64" t="str">
-        <v>您好，请问是飘扬不锈钢装饰工程部(环城二路)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是连州市得利建材有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L64" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
       </c>
       <c r="M64" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N64" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O64" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P64" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="str">
-        <v>松记专业安装不锈钢楼梯扶手工程部</v>
+        <v>恒丰钢结构焊接工程部</v>
       </c>
       <c r="C65" t="str">
-        <v>13824921957</v>
+        <v>13794094799</v>
       </c>
       <c r="D65" t="str">
         <v>清远市</v>
       </c>
       <c r="E65" t="str">
-        <v>354省道南侧</v>
+        <v>广东省清远市清城区240国道</v>
       </c>
       <c r="F65" t="str">
-        <v>不锈钢工程</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G65">
         <v>115</v>
       </c>
       <c r="H65" t="str">
         <v>A类</v>
       </c>
       <c r="I65" t="str">
         <v>高</v>
       </c>
       <c r="J65" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K65" t="str">
-        <v>您好，请问是松记专业安装不锈钢楼梯扶手工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是恒丰钢结构焊接工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L65" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M65" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N65" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O65" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P65" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="str">
-        <v>何飞不锈钢卷闸铁棚工程部</v>
+        <v>地毯地胶美缝材料及施工</v>
       </c>
       <c r="C66" t="str">
-        <v>13416540037</v>
+        <v>13926699697</v>
       </c>
       <c r="D66" t="str">
         <v>清远市</v>
       </c>
       <c r="E66" t="str">
-        <v>北江一路40号</v>
+        <v>A20栋一楼119铺</v>
       </c>
       <c r="F66" t="str">
-        <v>不锈钢工程</v>
+        <v>建材经销商</v>
       </c>
       <c r="G66">
         <v>115</v>
       </c>
       <c r="H66" t="str">
         <v>A类</v>
       </c>
       <c r="I66" t="str">
         <v>高</v>
       </c>
       <c r="J66" t="str">
-        <v>不锈钢瓦、铝瓦、镀锌管</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K66" t="str">
-        <v>您好，请问是何飞不锈钢卷闸铁棚工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是地毯地胶美缝材料及施工吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L66" t="str">
-        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M66" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N66" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O66" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P66" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="str">
-        <v>安固建筑工程有限公司</v>
+        <v>凌杰不锈钢工程部</v>
       </c>
       <c r="C67" t="str">
-        <v>13729632963</v>
+        <v>18998610417</v>
       </c>
       <c r="D67" t="str">
         <v>清远市</v>
       </c>
       <c r="E67" t="str">
-        <v>太和镇飞水一村振港大道B8厂房</v>
+        <v>广东省清远市清新区清和大道172号</v>
       </c>
       <c r="F67" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G67">
         <v>115</v>
       </c>
       <c r="H67" t="str">
         <v>A类</v>
       </c>
       <c r="I67" t="str">
         <v>高</v>
       </c>
       <c r="J67" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K67" t="str">
-        <v>您好，请问是安固建筑工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是凌杰不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L67" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M67" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N67" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O67" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P67" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="str">
-        <v>鸿业钢结构工程部</v>
+        <v>诚信不锈钢工程部</v>
       </c>
       <c r="C68" t="str">
-        <v>13711405706</v>
+        <v>13539522576</v>
       </c>
       <c r="D68" t="str">
         <v>清远市</v>
       </c>
       <c r="E68" t="str">
-        <v>G240兴海铜业对面</v>
+        <v>清远市英德市茶趣路锦龙花园北侧约40米</v>
       </c>
       <c r="F68" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G68">
         <v>115</v>
       </c>
       <c r="H68" t="str">
         <v>A类</v>
       </c>
       <c r="I68" t="str">
         <v>高</v>
       </c>
       <c r="J68" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K68" t="str">
-        <v>您好，请问是鸿业钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是诚信不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L68" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M68" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N68" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O68" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P68" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="str">
-        <v>科服钢结构门窗工程</v>
+        <v>鸿业不锈钢工程部</v>
       </c>
       <c r="C69" t="str">
-        <v>13826237898</v>
+        <v>13610542545</v>
       </c>
       <c r="D69" t="str">
         <v>清远市</v>
       </c>
       <c r="E69" t="str">
-        <v>107国道建顺建材店旁</v>
+        <v>广东省清远市英德市大站镇育才路西侧(印山中学斜对面)</v>
       </c>
       <c r="F69" t="str">
-        <v>门窗店</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G69">
         <v>115</v>
       </c>
       <c r="H69" t="str">
         <v>A类</v>
       </c>
       <c r="I69" t="str">
         <v>高</v>
       </c>
       <c r="J69" t="str">
-        <v>铝瓦、长城板铝瓦、不锈钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K69" t="str">
-        <v>您好，请问是科服钢结构门窗工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于门窗店，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鸿业不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L69" t="str">
-        <v>可以先从铝瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐铝瓦、长城板铝瓦、不锈钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M69" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N69" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O69" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P69" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="str">
-        <v>清远市宏达钢结构工程有限公司</v>
+        <v>润鑫不锈钢工程部</v>
       </c>
       <c r="C70" t="str">
-        <v>13800138001</v>
+        <v>13535953494</v>
       </c>
       <c r="D70" t="str">
-        <v>清远</v>
+        <v>清远市</v>
       </c>
       <c r="E70" t="str">
-        <v/>
+        <v>广东省清远市英德市英城街道梅花北路179号</v>
       </c>
       <c r="F70" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G70">
         <v>115</v>
       </c>
       <c r="H70" t="str">
         <v>A类</v>
       </c>
       <c r="I70" t="str">
         <v>高</v>
       </c>
       <c r="J70" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K70" t="str">
-        <v>您好，请问是清远市宏达钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是润鑫不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L70" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M70" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N70" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O70" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P70" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="str">
-        <v>鼎宏盛建筑装饰公司</v>
+        <v>志东不锈钢铝窗工程部</v>
       </c>
       <c r="C71" t="str">
-        <v>15915129994</v>
+        <v>13415233124</v>
       </c>
       <c r="D71" t="str">
         <v>清远市</v>
       </c>
       <c r="E71" t="str">
-        <v>三江镇曙光路52号</v>
+        <v>广东省清远市英德市仙水中路53号</v>
       </c>
       <c r="F71" t="str">
-        <v>门窗店</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G71">
         <v>115</v>
       </c>
       <c r="H71" t="str">
         <v>A类</v>
       </c>
       <c r="I71" t="str">
         <v>高</v>
       </c>
       <c r="J71" t="str">
-        <v>铝瓦、长城板铝瓦、不锈钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K71" t="str">
-        <v>您好，请问是鼎宏盛建筑装饰公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于门窗店，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是志东不锈钢铝窗工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L71" t="str">
-        <v>可以先从铝瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐铝瓦、长城板铝瓦、不锈钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M71" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N71" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O71" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P71" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="str">
-        <v>盛新装饰工程部</v>
+        <v>华夏不锈钢工程部</v>
       </c>
       <c r="C72" t="str">
-        <v>15119973579</v>
+        <v>13925987837</v>
       </c>
       <c r="D72" t="str">
         <v>清远市</v>
       </c>
       <c r="E72" t="str">
-        <v>三江镇沿江东路步行街113号盛新装饰工程部</v>
+        <v>东华镇英华大道北怡翠花园对面广林药店旁</v>
       </c>
       <c r="F72" t="str">
-        <v>门窗店</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G72">
         <v>115</v>
       </c>
       <c r="H72" t="str">
         <v>A类</v>
       </c>
       <c r="I72" t="str">
         <v>高</v>
       </c>
       <c r="J72" t="str">
-        <v>铝瓦、长城板铝瓦、不锈钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K72" t="str">
-        <v>您好，请问是盛新装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于门窗店，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是华夏不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L72" t="str">
-        <v>可以先从铝瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐铝瓦、长城板铝瓦、不锈钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M72" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N72" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O72" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P72" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="str">
-        <v>连州盛世装饰设计有限公司</v>
+        <v>鸿源不锈钢门窗(仙泉花园店)</v>
       </c>
       <c r="C73" t="str">
-        <v>18922559893</v>
+        <v>13828519445</v>
       </c>
       <c r="D73" t="str">
         <v>清远市</v>
       </c>
       <c r="E73" t="str">
-        <v>湟川北路吉大名居首层B栋1-5号铺</v>
+        <v>仙泉花园北门东70米</v>
       </c>
       <c r="F73" t="str">
-        <v>门窗店</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G73">
         <v>115</v>
       </c>
       <c r="H73" t="str">
         <v>A类</v>
       </c>
       <c r="I73" t="str">
         <v>高</v>
       </c>
       <c r="J73" t="str">
-        <v>铝瓦、长城板铝瓦、不锈钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K73" t="str">
-        <v>您好，请问是连州盛世装饰设计有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于门窗店，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鸿源不锈钢门窗(仙泉花园店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L73" t="str">
-        <v>可以先从铝瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐铝瓦、长城板铝瓦、不锈钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M73" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N73" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O73" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P73" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="str">
-        <v>德庆县驰远工程服务部</v>
+        <v>永洪不锈钢工程部</v>
       </c>
       <c r="C74" t="str">
-        <v>13376554918</v>
+        <v>13535951695</v>
       </c>
       <c r="D74" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E74" t="str">
-        <v>德庆县城工业园区创兴路西侧德庆县新圩镇中垌村下新一经济合作社集体资产服务产业项目(一期)生产车间1第七卡之一</v>
+        <v>379县道东50米</v>
       </c>
       <c r="F74" t="str">
-        <v>工厂/仓库</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G74">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H74" t="str">
         <v>A类</v>
       </c>
       <c r="I74" t="str">
         <v>高</v>
       </c>
       <c r="J74" t="str">
-        <v>彩钢瓦、泡沫岩棉夹芯板</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K74" t="str">
-        <v>您好，请问是德庆县驰远工程服务部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是永洪不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L74" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M74" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N74" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O74" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P74" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="str">
-        <v>肇庆鼎胜钢结构工程有限公司</v>
+        <v>钟胜不锈钢工程部</v>
       </c>
       <c r="C75" t="str">
-        <v>15172016766</v>
+        <v>0763-2277384</v>
       </c>
       <c r="D75" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E75" t="str">
-        <v>广东省肇庆市四会市X319(芙蓉大道)</v>
+        <v>英城英州大道八号小区一区五幢五座道层</v>
       </c>
       <c r="F75" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G75">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H75" t="str">
         <v>A类</v>
       </c>
       <c r="I75" t="str">
         <v>高</v>
       </c>
       <c r="J75" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K75" t="str">
-        <v>您好，请问是肇庆鼎胜钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是钟胜不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L75" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M75" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N75" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O75" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P75" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="str">
-        <v>广东巨泰钢结构工程有限公司</v>
+        <v>大昌行不锈钢工程部</v>
       </c>
       <c r="C76" t="str">
-        <v>18680032201</v>
+        <v>13542453463</v>
       </c>
       <c r="D76" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E76" t="str">
-        <v>广东省肇庆市高要区金源大道5号</v>
+        <v>黄花镇幸福路93号</v>
       </c>
       <c r="F76" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G76">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H76" t="str">
         <v>A类</v>
       </c>
       <c r="I76" t="str">
         <v>高</v>
       </c>
       <c r="J76" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K76" t="str">
-        <v>您好，请问是广东巨泰钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是大昌行不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L76" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M76" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N76" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O76" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P76" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="str">
-        <v>肇庆联亿钢结构工程有限公司</v>
+        <v>宏达不锈钢工程部</v>
       </c>
       <c r="C77" t="str">
-        <v>18938314188</v>
+        <v>13416549802</v>
       </c>
       <c r="D77" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E77" t="str">
-        <v>肇庆市鼎湖区鼎湖大道莲塘市场西北侧约210米</v>
+        <v>峰光市场西门旁</v>
       </c>
       <c r="F77" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G77">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H77" t="str">
         <v>A类</v>
       </c>
       <c r="I77" t="str">
         <v>高</v>
       </c>
       <c r="J77" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K77" t="str">
-        <v>您好，请问是肇庆联亿钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是宏达不锈钢工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L77" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M77" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N77" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O77" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P77" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="str">
-        <v>四会市啊飞钢结构工程有限公司</v>
+        <v>权威家电不锈钢装饰工程部</v>
       </c>
       <c r="C78" t="str">
-        <v>13407810932</v>
+        <v>18023412300</v>
       </c>
       <c r="D78" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E78" t="str">
-        <v>广东省肇庆市四会市隆伏桥y383号</v>
+        <v>广东省清远市英德市洋塘路120号</v>
       </c>
       <c r="F78" t="str">
-        <v>钢结构工程公司</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G78">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H78" t="str">
         <v>A类</v>
       </c>
       <c r="I78" t="str">
         <v>高</v>
       </c>
       <c r="J78" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K78" t="str">
-        <v>您好，请问是四会市啊飞钢结构工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是权威家电不锈钢装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L78" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M78" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N78" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O78" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P78" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="str">
-        <v>星鹏装饰工程公司</v>
+        <v>精装门窗不锈钢装饰工程</v>
       </c>
       <c r="C79" t="str">
-        <v>18998573218</v>
+        <v>15915135193</v>
       </c>
       <c r="D79" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E79" t="str">
-        <v>江口街道封州一路东丽建材城1号</v>
+        <v>石角镇七星村委会高屋村20号</v>
       </c>
       <c r="F79" t="str">
-        <v>建材经销商</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G79">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H79" t="str">
         <v>A类</v>
       </c>
       <c r="I79" t="str">
         <v>高</v>
       </c>
       <c r="J79" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K79" t="str">
-        <v>您好，请问是星鹏装饰工程公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是精装门窗不锈钢装饰工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L79" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M79" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N79" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O79" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P79" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="str">
-        <v>致强装饰工程</v>
+        <v>庆丰不锈钢金属制品工程部</v>
       </c>
       <c r="C80" t="str">
-        <v>(0758)8662432</v>
+        <v>18318696599</v>
       </c>
       <c r="D80" t="str">
-        <v>肇庆市</v>
+        <v>清远市</v>
       </c>
       <c r="E80" t="str">
-        <v>肇庆市广宁县城南大道喜悦蓝湾东南侧约190米</v>
+        <v>三古滩连东路65号</v>
       </c>
       <c r="F80" t="str">
-        <v>建材经销商</v>
+        <v>不锈钢工程</v>
       </c>
       <c r="G80">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H80" t="str">
         <v>A类</v>
       </c>
       <c r="I80" t="str">
         <v>高</v>
       </c>
       <c r="J80" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>不锈钢瓦、铝瓦、镀锌管</v>
       </c>
       <c r="K80" t="str">
-        <v>您好，请问是致强装饰工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是庆丰不锈钢金属制品工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于不锈钢工程，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L80" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从不锈钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐不锈钢瓦、铝瓦、镀锌管。</v>
       </c>
       <c r="M80" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N80" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在清远市这边重点跟进。”</v>
       </c>
       <c r="O80" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P80" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="str">
-        <v>瑞辉装饰工程部</v>
+        <v>鸿运钢结构工程部</v>
       </c>
       <c r="C81" t="str">
-        <v>13432482773</v>
+        <v>13826099338</v>
       </c>
       <c r="D81" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E81" t="str">
-        <v>肇庆市端州区睦岗路嘉湖美都南侧约40米</v>
+        <v>广东省广州市花都区花和路中国石化加油站龙口站南侧约130米</v>
       </c>
       <c r="F81" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G81">
         <v>105</v>
       </c>
       <c r="H81" t="str">
         <v>A类</v>
       </c>
       <c r="I81" t="str">
         <v>高</v>
       </c>
       <c r="J81" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K81" t="str">
-        <v>您好，请问是瑞辉装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鸿运钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L81" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M81" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N81" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O81" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P81" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="str">
-        <v>海成装饰工程部</v>
+        <v>伟源钢结构工程部</v>
       </c>
       <c r="C82" t="str">
-        <v>13376555273</v>
+        <v>13924305279</v>
       </c>
       <c r="D82" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E82" t="str">
-        <v>肇庆市德庆县端溪南路滨江豪庭东北侧约120米</v>
+        <v>花都区紫西路与紫西九队一街交叉口西南40米</v>
       </c>
       <c r="F82" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G82">
         <v>105</v>
       </c>
       <c r="H82" t="str">
         <v>A类</v>
       </c>
       <c r="I82" t="str">
         <v>高</v>
       </c>
       <c r="J82" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K82" t="str">
-        <v>您好，请问是海成装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是伟源钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L82" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M82" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N82" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O82" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P82" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="str">
-        <v>华进装饰工程</v>
+        <v>广发钢结构工程部</v>
       </c>
       <c r="C83" t="str">
-        <v>13660939720</v>
+        <v>13922117224</v>
       </c>
       <c r="D83" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E83" t="str">
-        <v>广东省肇庆市端州区梅庵路中段14号</v>
+        <v>杨屋酒家斜对面</v>
       </c>
       <c r="F83" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G83">
         <v>105</v>
       </c>
       <c r="H83" t="str">
         <v>A类</v>
       </c>
       <c r="I83" t="str">
         <v>高</v>
       </c>
       <c r="J83" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K83" t="str">
-        <v>您好，请问是华进装饰工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是广发钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L83" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M83" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N83" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O83" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P83" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="str">
-        <v>四会市凯琪钢材树脂瓦批发</v>
+        <v>鑫荣钢结构工程部</v>
       </c>
       <c r="C84" t="str">
-        <v>13030253206</v>
+        <v>13802449010</v>
       </c>
       <c r="D84" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E84" t="str">
-        <v>东城街道S118清塘小学路口1-4卡</v>
+        <v>炭步镇花都大道西238号</v>
       </c>
       <c r="F84" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G84">
         <v>105</v>
       </c>
       <c r="H84" t="str">
         <v>A类</v>
       </c>
       <c r="I84" t="str">
         <v>高</v>
       </c>
       <c r="J84" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K84" t="str">
-        <v>您好，请问是四会市凯琪钢材树脂瓦批发吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鑫荣钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L84" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M84" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N84" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O84" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P84" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="str">
-        <v>粤华五金机电批发总店</v>
+        <v>科迪装饰钢结构工程部</v>
       </c>
       <c r="C85" t="str">
-        <v>18718719645</v>
+        <v>18011850772</v>
       </c>
       <c r="D85" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E85" t="str">
-        <v>冷坑镇木桥头二卡门面(源源酒店斜对面)卢祥方房屋</v>
+        <v>赤坭大道南15号之十二</v>
       </c>
       <c r="F85" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G85">
         <v>105</v>
       </c>
       <c r="H85" t="str">
         <v>A类</v>
       </c>
       <c r="I85" t="str">
         <v>高</v>
       </c>
       <c r="J85" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K85" t="str">
-        <v>您好，请问是粤华五金机电批发总店吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是科迪装饰钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L85" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M85" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N85" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O85" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P85" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="str">
-        <v>仲怡五金建材工程</v>
+        <v>亨通钢结构工程部</v>
       </c>
       <c r="C86" t="str">
-        <v>0758-8384918</v>
+        <v>13288849453</v>
       </c>
       <c r="D86" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E86" t="str">
-        <v>金利镇双金路梓里二奥斯朗金属制品有限公司东南侧路口仲怡五金建材工程</v>
+        <v>赤坭镇培正路一号嘉福楼b座之12/13档</v>
       </c>
       <c r="F86" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G86">
         <v>105</v>
       </c>
       <c r="H86" t="str">
         <v>A类</v>
       </c>
       <c r="I86" t="str">
         <v>高</v>
       </c>
       <c r="J86" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K86" t="str">
-        <v>您好，请问是仲怡五金建材工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是亨通钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L86" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M86" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N86" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O86" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P86" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="str">
-        <v>永裕五金工程部</v>
+        <v>靖业钢铁铝工程</v>
       </c>
       <c r="C87" t="str">
-        <v>13074481109</v>
+        <v>13710877699</v>
       </c>
       <c r="D87" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E87" t="str">
-        <v>回龙镇肇江公路(大塘边侧)</v>
+        <v>狮岭镇杨屋村马路北7-1号</v>
       </c>
       <c r="F87" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G87">
         <v>105</v>
       </c>
       <c r="H87" t="str">
         <v>A类</v>
       </c>
       <c r="I87" t="str">
         <v>高</v>
       </c>
       <c r="J87" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K87" t="str">
-        <v>您好，请问是永裕五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是靖业钢铁铝工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L87" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M87" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N87" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O87" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P87" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="str">
-        <v>兴南五金工程装饰部(黄塘东教育小区店)</v>
+        <v>广东环卓建设工程有限公司</v>
       </c>
       <c r="C88" t="str">
-        <v>13556596068</v>
+        <v>13922768117</v>
       </c>
       <c r="D88" t="str">
-        <v>肇庆市</v>
+        <v>广州市</v>
       </c>
       <c r="E88" t="str">
-        <v>黄塘东路7-9黄塘东教育小区</v>
+        <v>迎宾大道西22-9</v>
       </c>
       <c r="F88" t="str">
-        <v>建材经销商</v>
+        <v>建筑公司</v>
       </c>
       <c r="G88">
         <v>105</v>
       </c>
       <c r="H88" t="str">
         <v>A类</v>
       </c>
       <c r="I88" t="str">
         <v>高</v>
       </c>
       <c r="J88" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>彩钢瓦、C型钢、树脂瓦</v>
       </c>
       <c r="K88" t="str">
-        <v>您好，请问是兴南五金工程装饰部(黄塘东教育小区店)吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是广东环卓建设工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建筑公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L88" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、C型钢、树脂瓦。</v>
       </c>
       <c r="M88" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N88" t="str">
-        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
+        <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O88" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P88" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="str">
-        <v>成达五金装饰工程部</v>
+        <v>永坚钢构工程部</v>
       </c>
       <c r="C89" t="str">
-        <v>0758-8114922</v>
+        <v>13542973538</v>
       </c>
       <c r="D89" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E89" t="str">
-        <v>蛟塘镇市场对面</v>
+        <v>广东肇庆市四会市如意路2楼</v>
       </c>
       <c r="F89" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G89">
         <v>105</v>
       </c>
       <c r="H89" t="str">
         <v>A类</v>
       </c>
       <c r="I89" t="str">
         <v>高</v>
       </c>
       <c r="J89" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K89" t="str">
-        <v>您好，请问是成达五金装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是永坚钢构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L89" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M89" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N89" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O89" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P89" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="str">
-        <v>新华发五金商店</v>
+        <v>一帆钢构工程</v>
       </c>
       <c r="C90" t="str">
-        <v>0758-8711530</v>
+        <v>18282008668</v>
       </c>
       <c r="D90" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E90" t="str">
-        <v>石涧街新城路15号(派出所直入50米)</v>
+        <v>广东省肇庆市四会市大沙镇S263</v>
       </c>
       <c r="F90" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G90">
         <v>105</v>
       </c>
       <c r="H90" t="str">
         <v>A类</v>
       </c>
       <c r="I90" t="str">
         <v>高</v>
       </c>
       <c r="J90" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K90" t="str">
-        <v>您好，请问是新华发五金商店吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是一帆钢构工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L90" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M90" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N90" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O90" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P90" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="str">
-        <v>拓锐五金机电批发</v>
+        <v>锦兴钢结构工程部</v>
       </c>
       <c r="C91" t="str">
-        <v>18316739183</v>
+        <v>13727207858</v>
       </c>
       <c r="D91" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E91" t="str">
-        <v>商业大道与汇林路交叉口西北60米</v>
+        <v>兴隆路与金龙路交叉口南20米</v>
       </c>
       <c r="F91" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G91">
         <v>105</v>
       </c>
       <c r="H91" t="str">
         <v>A类</v>
       </c>
       <c r="I91" t="str">
         <v>高</v>
       </c>
       <c r="J91" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K91" t="str">
-        <v>您好，请问是拓锐五金机电批发吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是锦兴钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L91" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M91" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N91" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O91" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P91" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="str">
-        <v>华顺卷闸五金工程</v>
+        <v>润明钢结构工程</v>
       </c>
       <c r="C92" t="str">
-        <v>13202379984</v>
+        <v>18938321753</v>
       </c>
       <c r="D92" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E92" t="str">
-        <v>宋隆中路与河山路交叉口东南400米</v>
+        <v>环镇路与雅仕路交叉口南120米</v>
       </c>
       <c r="F92" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G92">
         <v>105</v>
       </c>
       <c r="H92" t="str">
         <v>A类</v>
       </c>
       <c r="I92" t="str">
         <v>高</v>
       </c>
       <c r="J92" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K92" t="str">
-        <v>您好，请问是华顺卷闸五金工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是润明钢结构工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L92" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M92" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N92" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O92" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P92" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="str">
-        <v>荣业五金工程</v>
+        <v>鳌头源记钢结构工程部</v>
       </c>
       <c r="C93" t="str">
-        <v>13556570043</v>
+        <v>13674077438</v>
       </c>
       <c r="D93" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E93" t="str">
-        <v>肇庆市鼎湖区鼎湖大道肇庆凤凰假日旅馆东北侧</v>
+        <v>273省道西30米</v>
       </c>
       <c r="F93" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G93">
         <v>105</v>
       </c>
       <c r="H93" t="str">
         <v>A类</v>
       </c>
       <c r="I93" t="str">
         <v>高</v>
       </c>
       <c r="J93" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K93" t="str">
-        <v>您好，请问是荣业五金工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是鳌头源记钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L93" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M93" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N93" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O93" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P93" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="str">
-        <v>任帮五金工程部</v>
+        <v>肇庆春锋防水装饰工程有限公司</v>
       </c>
       <c r="C94" t="str">
-        <v>13527063290</v>
+        <v>18718321807</v>
       </c>
       <c r="D94" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E94" t="str">
-        <v>肇庆市怀集县X458桥头镇幼儿园西南侧约150米</v>
+        <v>塔东一路水岸花城19栋首层第一卡</v>
       </c>
       <c r="F94" t="str">
-        <v>建材经销商</v>
+        <v>建筑公司</v>
       </c>
       <c r="G94">
         <v>105</v>
       </c>
       <c r="H94" t="str">
         <v>A类</v>
       </c>
       <c r="I94" t="str">
         <v>高</v>
       </c>
       <c r="J94" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>彩钢瓦、C型钢、树脂瓦</v>
       </c>
       <c r="K94" t="str">
-        <v>您好，请问是任帮五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是肇庆春锋防水装饰工程有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建筑公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L94" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、C型钢、树脂瓦。</v>
       </c>
       <c r="M94" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N94" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O94" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P94" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="str">
-        <v>广升焊接装饰工程部</v>
+        <v>弘鼎钢构工程部</v>
       </c>
       <c r="C95" t="str">
-        <v>13717223796</v>
+        <v>13929856299</v>
       </c>
       <c r="D95" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E95" t="str">
-        <v>肇庆市鼎湖区坑口街道鼎盛路金盛苑A幢商铺</v>
+        <v>广信三路东北30米</v>
       </c>
       <c r="F95" t="str">
-        <v>建材经销商</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G95">
         <v>105</v>
       </c>
       <c r="H95" t="str">
         <v>A类</v>
       </c>
       <c r="I95" t="str">
         <v>高</v>
       </c>
       <c r="J95" t="str">
-        <v>树脂瓦、彩钢瓦、铝瓦</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K95" t="str">
-        <v>您好，请问是广升焊接装饰工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是弘鼎钢构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L95" t="str">
-        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M95" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N95" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O95" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P95" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="str">
-        <v>强顺建材有限公司</v>
+        <v>亚水工程部</v>
       </c>
       <c r="C96" t="str">
-        <v>19817546487</v>
+        <v>(0758)6663578</v>
       </c>
       <c r="D96" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E96" t="str">
-        <v>263省道与隆马大道交叉口南260米强顺建材有限公司</v>
+        <v>广东省肇庆市封开县河堤二路33号</v>
       </c>
       <c r="F96" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G96">
         <v>105</v>
       </c>
       <c r="H96" t="str">
         <v>A类</v>
       </c>
       <c r="I96" t="str">
         <v>高</v>
       </c>
       <c r="J96" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K96" t="str">
-        <v>您好，请问是强顺建材有限公司吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是亚水工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L96" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M96" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N96" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O96" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P96" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="str">
-        <v>铭记彩瓦</v>
+        <v>创达卷闸门工程部</v>
       </c>
       <c r="C97" t="str">
-        <v>13802463489</v>
+        <v>13189354632</v>
       </c>
       <c r="D97" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E97" t="str">
-        <v>广东省肇庆市怀集县大成岗交通执法正对面</v>
+        <v>肇庆市高要区金贸大街金利厚福花苑西侧约110米</v>
       </c>
       <c r="F97" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G97">
         <v>105</v>
       </c>
       <c r="H97" t="str">
         <v>A类</v>
       </c>
       <c r="I97" t="str">
         <v>高</v>
       </c>
       <c r="J97" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K97" t="str">
-        <v>您好，请问是铭记彩瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是创达卷闸门工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L97" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M97" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N97" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O97" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P97" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="str">
-        <v>庆和彩瓦隔热瓦</v>
+        <v>福联兴水暖阀门批发部</v>
       </c>
       <c r="C98" t="str">
-        <v>15016368884</v>
+        <v>18666509244</v>
       </c>
       <c r="D98" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E98" t="str">
-        <v>广东省肇庆市封开县于村牌坊旁边</v>
+        <v>西江北路9号</v>
       </c>
       <c r="F98" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G98">
         <v>105</v>
       </c>
       <c r="H98" t="str">
         <v>A类</v>
       </c>
       <c r="I98" t="str">
         <v>高</v>
       </c>
       <c r="J98" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K98" t="str">
-        <v>您好，请问是庆和彩瓦隔热瓦吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是福联兴水暖阀门批发部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L98" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M98" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N98" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O98" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P98" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="str">
-        <v>四会市鑫豪厂房搭建钢结构工程部</v>
+        <v>回龙全记五金工程部</v>
       </c>
       <c r="C99" t="str">
-        <v>13652934949</v>
+        <v>13556597845</v>
       </c>
       <c r="D99" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E99" t="str">
-        <v>大沙镇富溪管理开发区18号</v>
+        <v>187乡道与金龙路交叉口东40米</v>
       </c>
       <c r="F99" t="str">
-        <v>钢结构工程公司</v>
+        <v>建材经销商</v>
       </c>
       <c r="G99">
         <v>105</v>
       </c>
       <c r="H99" t="str">
         <v>A类</v>
       </c>
       <c r="I99" t="str">
         <v>高</v>
       </c>
       <c r="J99" t="str">
-        <v>C型钢、楼承板、彩钢瓦</v>
+        <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K99" t="str">
-        <v>您好，请问是四会市鑫豪厂房搭建钢结构工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是回龙全记五金工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L99" t="str">
-        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
+        <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M99" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N99" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O99" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P99" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="str">
-        <v>敏发搭建工程</v>
+        <v>顺达玻璃工程部</v>
       </c>
       <c r="C100" t="str">
-        <v>13536968316</v>
+        <v>13211067998</v>
       </c>
       <c r="D100" t="str">
         <v>肇庆市</v>
       </c>
       <c r="E100" t="str">
-        <v>肇庆市高要区金利大道金利镇诗诗幼儿园东北侧约110米</v>
+        <v>白土镇宋隆北路147号</v>
       </c>
       <c r="F100" t="str">
         <v>建材经销商</v>
       </c>
       <c r="G100">
         <v>105</v>
       </c>
       <c r="H100" t="str">
         <v>A类</v>
       </c>
       <c r="I100" t="str">
         <v>高</v>
       </c>
       <c r="J100" t="str">
         <v>树脂瓦、彩钢瓦、铝瓦</v>
       </c>
       <c r="K100" t="str">
-        <v>您好，请问是敏发搭建工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是顺达玻璃工程部吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于建材经销商，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L100" t="str">
         <v>可以先从树脂瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐树脂瓦、彩钢瓦、铝瓦。</v>
       </c>
       <c r="M100" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N100" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在肇庆市这边重点跟进。”</v>
       </c>
       <c r="O100" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P100" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="str">
-        <v>润鑫输送带</v>
+        <v>湘川钢结构工程</v>
       </c>
       <c r="C101" t="str">
-        <v>13924001626</v>
+        <v>18200999869</v>
       </c>
       <c r="D101" t="str">
         <v>广州市</v>
       </c>
       <c r="E101" t="str">
-        <v>新塘街道沐陂东路101号九号大院B10-2仓库</v>
+        <v>广州市花都区南航大道南裕丰五金水电(合成北路店)东北侧约280米</v>
       </c>
       <c r="F101" t="str">
-        <v>工厂/仓库</v>
+        <v>钢结构工程公司</v>
       </c>
       <c r="G101">
         <v>105</v>
       </c>
       <c r="H101" t="str">
         <v>A类</v>
       </c>
       <c r="I101" t="str">
         <v>高</v>
       </c>
       <c r="J101" t="str">
-        <v>彩钢瓦、泡沫岩棉夹芯板</v>
+        <v>C型钢、楼承板、彩钢瓦</v>
       </c>
       <c r="K101" t="str">
-        <v>您好，请问是润鑫输送带吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于工厂/仓库，想了解近期有没有厂房、屋面或材料采购需要。</v>
+        <v>您好，请问是湘川钢结构工程吗？我是清远荣达做钢构屋面和型材材料的，看到您这边属于钢结构工程公司，想了解近期有没有厂房、屋面或材料采购需要。</v>
       </c>
       <c r="L101" t="str">
-        <v>可以先从彩钢瓦切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐彩钢瓦、泡沫岩棉夹芯板。</v>
+        <v>可以先从C型钢切入，重点问对方近期有没有屋面维修、厂房搭建、仓库改造或工程备料需求，再根据项目面积和规格推荐C型钢、楼承板、彩钢瓦。</v>
       </c>
       <c r="M101" t="str">
         <v>如果客户有项目，马上追问面积、厚度/规格、交货地和预计施工时间，并引导：“我先按您这个情况做一份参考报价，您对比一下材料和运费。”</v>
       </c>
       <c r="N101" t="str">
         <v>如果客户暂时不急，可约定下次联系：“我把常用规格和价格区间发您，后面有厂房、屋面、钢构材料需求时您直接找我，我也会在广州市这边重点跟进。”</v>
       </c>
       <c r="O101" t="str">
         <v>如果客户已经询价，推进：“这个规格现在可以安排货，我帮您把价格、运费和交期确认清楚，合适的话今天先锁定材料，避免后面涨价或排货。”</v>
       </c>
       <c r="P101" t="str">
         <v>今天优先拨打，首次电话目标是确认项目需求并争取报价机会。</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:P101"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>