--- v0 (2026-07-09)
+++ v1 (2026-09-07)
@@ -445,2047 +445,2046 @@
     <col min="6" max="6" width="60.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>客户名称</v>
       </c>
       <c r="B1" t="str">
         <v>电话</v>
       </c>
       <c r="C1" t="str">
         <v>地址</v>
       </c>
       <c r="D1" t="str">
         <v>评分</v>
       </c>
       <c r="E1" t="str">
         <v>来源</v>
       </c>
       <c r="F1" t="str">
         <v>备注</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>恒兴五金工程部</v>
+        <v>铭立装饰工程部</v>
       </c>
       <c r="B2" t="str">
-        <v>13631057795</v>
+        <v>15626600686</v>
       </c>
       <c r="C2" t="str">
-        <v>清远市269省道西50米</v>
+        <v>清远市清远市清城区人民三路金世纪豪园</v>
       </c>
       <c r="D2">
         <v>110</v>
       </c>
       <c r="E2" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F2" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：阁楼工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>金鑫五金装饰工程部</v>
+        <v>鸿兴搭棚水泥店</v>
       </c>
       <c r="B3" t="str">
-        <v>(0763)6805730</v>
+        <v>13924416398</v>
       </c>
       <c r="C3" t="str">
-        <v>清远市城北二路二十座首层六卡</v>
+        <v>清远市陂坑白牛田村银英路银来广场龙塘镇</v>
       </c>
       <c r="D3">
         <v>110</v>
       </c>
       <c r="E3" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F3" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>永福五金工程</v>
+        <v>广盛专业搭棚</v>
       </c>
       <c r="B4" t="str">
-        <v>13927635577</v>
+        <v>15820930742</v>
       </c>
       <c r="C4" t="str">
-        <v>清远市广东省清远市清新区中山路28号</v>
+        <v>清远市376县道与252省道交叉口东南80米</v>
       </c>
       <c r="D4">
         <v>110</v>
       </c>
       <c r="E4" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F4" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>旺来五金工程安装店</v>
+        <v>龙盛陶瓷防水搭棚建材</v>
       </c>
       <c r="B5" t="str">
-        <v>18588673122</v>
+        <v>15992068089</v>
       </c>
       <c r="C5" t="str">
-        <v>清远市清远市清城区阳光100阿尔勒</v>
+        <v>清远市清花二路295号</v>
       </c>
       <c r="D5">
         <v>110</v>
       </c>
       <c r="E5" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F5" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>英德市洪英五金批发</v>
+        <v>陆兴安达建材专业搭棚</v>
       </c>
       <c r="B6" t="str">
-        <v>13926207455</v>
+        <v>13431992598</v>
       </c>
       <c r="C6" t="str">
-        <v>清远市英城镇浈阳一路63号</v>
+        <v>清远市望埠镇英坑公路河头派出所旁</v>
       </c>
       <c r="D6">
         <v>110</v>
       </c>
       <c r="E6" t="str">
         <v>AMAP</v>
       </c>
       <c r="F6" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>生记五金装饰工程部(名业花园店)</v>
+        <v>搭棚钢管脚手架</v>
       </c>
       <c r="B7" t="str">
-        <v>0763-3604062</v>
+        <v>15914972082</v>
       </c>
       <c r="C7" t="str">
-        <v>清远市平安一街与环城东路交叉口南20米</v>
+        <v>清远市石角镇三八坑尾路口搭棚钢管脚架</v>
       </c>
       <c r="D7">
         <v>110</v>
       </c>
       <c r="E7" t="str">
         <v>AMAP</v>
       </c>
       <c r="F7" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>常发工程机械五金配件</v>
+        <v>恭和建材模板搭棚脚手架</v>
       </c>
       <c r="B8" t="str">
-        <v>15813225925</v>
+        <v>15820331788</v>
       </c>
       <c r="C8" t="str">
-        <v>清远市太和镇周田小学旁边</v>
+        <v>清远市240国道与004乡道交叉口西南40米</v>
       </c>
       <c r="D8">
         <v>110</v>
       </c>
       <c r="E8" t="str">
         <v>AMAP</v>
       </c>
       <c r="F8" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>佳能五金水电批发经营部(英州大道店)</v>
+        <v>陆林建筑模板钢材批发</v>
       </c>
       <c r="B9" t="str">
-        <v>13922566886</v>
+        <v>0763-5308009</v>
       </c>
       <c r="C9" t="str">
-        <v>清远市英州大道10号保利管道日丰管联塑管水电安装室内外安装工程家用电器厨房电器保险柜卫浴五金工具劳保用品</v>
+        <v>清远市山塘镇山塘路口陆林建材</v>
       </c>
       <c r="D9">
         <v>110</v>
       </c>
       <c r="E9" t="str">
         <v>AMAP</v>
       </c>
       <c r="F9" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：钢材批发、建材，且有联系方式</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>启顺五金水电卫浴灯饰批发部</v>
+        <v>长兴搭棚站</v>
       </c>
       <c r="B10" t="str">
-        <v>0763-2289323</v>
+        <v>13726983087</v>
       </c>
       <c r="C10" t="str">
-        <v>清远市浈阳路58号</v>
+        <v>清远市清远大道88号东方天城正对面和润嘉园旁边</v>
       </c>
       <c r="D10">
         <v>110</v>
       </c>
       <c r="E10" t="str">
         <v>AMAP</v>
       </c>
       <c r="F10" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：搭棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>新朝五金工程部</v>
+        <v>锦创钢结构工程部</v>
       </c>
       <c r="B11" t="str">
-        <v>13828570568</v>
+        <v>13928682032</v>
       </c>
       <c r="C11" t="str">
-        <v>清远市福堂镇新联村委会彬雅村大榕树附近</v>
+        <v>清远市龙塘镇S269线新庄段和顺居4-5号</v>
       </c>
       <c r="D11">
         <v>110</v>
       </c>
       <c r="E11" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F11" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢构工程；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程、建材，且有联系方式</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>基隆五金工程部</v>
+        <v>鑫利钢结构工程部</v>
       </c>
       <c r="B12" t="str">
-        <v>13413485936</v>
+        <v>13202525928</v>
       </c>
       <c r="C12" t="str">
-        <v>清远市基龙东路与基龙东路横一街交叉口西160米</v>
+        <v>清远市清远市清城区京港线兴仁培英幼儿园南侧约80米</v>
       </c>
       <c r="D12">
         <v>110</v>
       </c>
       <c r="E12" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F12" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢构工程；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程、建材，且有联系方式</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>恒诚五金机电批发中心</v>
+        <v>广鑫钢结构工程部</v>
       </c>
       <c r="B13" t="str">
-        <v>13535969579</v>
+        <v>18900899957</v>
       </c>
       <c r="C13" t="str">
-        <v>清远市美吉特华南装饰城24栋138-142号</v>
+        <v>清远市广东省清远市清城区石角镇沙塘桥</v>
       </c>
       <c r="D13">
         <v>110</v>
       </c>
       <c r="E13" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F13" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢构工程；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>鑫宏钢结构有限公司</v>
+        <v>富辰钢结构工程部</v>
       </c>
       <c r="B14" t="str">
-        <v>13750180179</v>
+        <v>18688878068</v>
       </c>
       <c r="C14" t="str">
-        <v>清远市清远市清城区石角镇新基市场</v>
+        <v>清远市石角镇界牌村中心岗17号</v>
       </c>
       <c r="D14">
         <v>110</v>
       </c>
       <c r="E14" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F14" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢构工程；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程、建材，且有联系方式</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>荣辉钢构光伏工程</v>
+        <v>如意装饰工程部</v>
       </c>
       <c r="B15" t="str">
-        <v>13553941087</v>
+        <v>13680031964</v>
       </c>
       <c r="C15" t="str">
-        <v>清远市广清大道</v>
+        <v>清远市太平镇龙湾大道</v>
       </c>
       <c r="D15">
         <v>110</v>
       </c>
       <c r="E15" t="str">
         <v>AMAP</v>
       </c>
       <c r="F15" t="str">
-        <v>Lead Factory自动入库；关键词：光伏工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢构工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>食鹅坊酒楼(建设路店)</v>
+        <v>清远市一顺建筑工程有限公司</v>
       </c>
       <c r="B16" t="str">
-        <v>(0763)2638183</v>
+        <v>13416574114</v>
       </c>
       <c r="C16" t="str">
-        <v>清远市建设路果蔡仓库后塘边第二座</v>
+        <v>清远市佛冈县石角镇名苑路7号</v>
       </c>
       <c r="D16">
         <v>110</v>
       </c>
       <c r="E16" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F16" t="str">
-        <v>Lead Factory自动入库；关键词：仓库建设；评分：110；分级：A；判断：命中目标行业：仓库，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：阁楼工程；评分：110；分级：A；判断：命中目标行业：建筑工程，且有联系方式</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>雨虹防水(青松东路店)</v>
+        <v>清远市建设工程质量检测站有限公司</v>
       </c>
       <c r="B17" t="str">
-        <v>18127264278</v>
+        <v>0763-3867896</v>
       </c>
       <c r="C17" t="str">
-        <v>清远市青松东路113-115-117号</v>
+        <v>清远市横荷街道高新技术产业开发区德宝东路1号同盛创智谷时尚美妆产业园厂房D一至五层、八层、十层</v>
       </c>
       <c r="D17">
         <v>110</v>
       </c>
       <c r="E17" t="str">
         <v>AMAP</v>
       </c>
       <c r="F17" t="str">
-        <v>Lead Factory自动入库；关键词：屋顶工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：阁楼工程；评分：110；分级：A；判断：命中目标行业：厂房，且有联系方式</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>7号仓库(星光店)</v>
+        <v>广东合业兴建筑工程有限公司</v>
       </c>
       <c r="B18" t="str">
-        <v>13501477067</v>
+        <v>(0763)6636863</v>
       </c>
       <c r="C18" t="str">
-        <v>清远市小城逸景轩首层101号</v>
+        <v>清远市清远市连州市湟川中路连州市政府-生活区西侧约40米</v>
       </c>
       <c r="D18">
         <v>110</v>
       </c>
       <c r="E18" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F18" t="str">
-        <v>Lead Factory自动入库；关键词：仓库建设；评分：110；分级：A；判断：命中目标行业：仓库，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建筑工程；评分：110；分级：A；判断：命中目标行业：建筑工程，且有联系方式</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>广东东域建设工程有限公司</v>
+        <v>清远市鸿坤建筑工程有限公司</v>
       </c>
       <c r="B19" t="str">
-        <v>13232842868</v>
+        <v>(0763)3818095</v>
       </c>
       <c r="C19" t="str">
-        <v>清远市广东省清远市清城区横荷街道佛祖居委会新寮村</v>
+        <v>清远市广东省清远市清城区东鹏大厦西南50米(清高路西)</v>
       </c>
       <c r="D19">
         <v>110</v>
       </c>
       <c r="E19" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F19" t="str">
-        <v>Lead Factory自动入库；关键词：屋顶工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建筑工程；评分：110；分级：A；判断：命中目标行业：建筑工程，且有联系方式</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>雨虹防水(华南装饰城A27店)</v>
+        <v>清远市易建升建筑工程有限公司</v>
       </c>
       <c r="B20" t="str">
-        <v>13425649052</v>
+        <v>17727099128</v>
       </c>
       <c r="C20" t="str">
-        <v>清远市华南装饰城A27栋</v>
+        <v>清远市清远市清城区凤翔南路</v>
       </c>
       <c r="D20">
         <v>110</v>
       </c>
       <c r="E20" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F20" t="str">
-        <v>Lead Factory自动入库；关键词：屋顶工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建筑工程；评分：110；分级：A；判断：命中目标行业：建筑工程，且有联系方式</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>雨虹防水(湟川北路店)</v>
+        <v>广东黔隆建筑工程</v>
       </c>
       <c r="B21" t="str">
-        <v>15876329913</v>
+        <v>13553994376</v>
       </c>
       <c r="C21" t="str">
-        <v>清远市连州镇湟川北路142号</v>
+        <v>清远市清远市清城区卧龙直街盛景雍华庭南侧约90米</v>
       </c>
       <c r="D21">
         <v>110</v>
       </c>
       <c r="E21" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F21" t="str">
-        <v>Lead Factory自动入库；关键词：屋顶工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建筑工程；评分：110；分级：A；判断：命中目标行业：建筑工程，且有联系方式</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>航丰机电波箱减速机</v>
+        <v>华宇卷闸</v>
       </c>
       <c r="B22" t="str">
-        <v>13750174998</v>
+        <v>13750149682</v>
       </c>
       <c r="C22" t="str">
-        <v>清远市清远市清城区京港线富盈云锦南侧约210米</v>
+        <v>清远市广东省清远市清城区金康大街226号</v>
       </c>
       <c r="D22">
         <v>110</v>
       </c>
       <c r="E22" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F22" t="str">
-        <v>Lead Factory自动入库；关键词：输送机；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：卷闸工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>国华输送设备橡胶机电</v>
+        <v>广东弘俊建筑工程有限责任公司</v>
       </c>
       <c r="B23" t="str">
-        <v>13380710765</v>
+        <v>18826612272</v>
       </c>
       <c r="C23" t="str">
-        <v>清远市广东省清远市英德市450乡道与531乡道交叉口南400米</v>
+        <v>清远市英城街道英州大道南山苑</v>
       </c>
       <c r="D23">
         <v>110</v>
       </c>
       <c r="E23" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F23" t="str">
-        <v>Lead Factory自动入库；关键词：输送机；评分：110；分级：A；判断：命中目标行业：输送设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：不锈钢工程；评分：110；分级：A；判断：命中目标行业：建筑工程、建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>得智输送机链板网链传送烘干设备厂</v>
+        <v>广东迈基建设工程有限公司</v>
       </c>
       <c r="B24" t="str">
-        <v>15338016506</v>
+        <v>(0763)2668133</v>
       </c>
       <c r="C24" t="str">
-        <v>清远市广东省清远市清新区太和镇万寿居委会杨成对面厂房优衣柜旁输送机厂</v>
+        <v>清远市广东省清远市英德市英城和平北路东路灯所首层9号</v>
       </c>
       <c r="D24">
         <v>110</v>
       </c>
       <c r="E24" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F24" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：厂房、输送机，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>添跃输送机械设备</v>
+        <v>清远市国鑫建筑工程有限公司</v>
       </c>
       <c r="B25" t="str">
-        <v>13652588535</v>
+        <v>15917500880</v>
       </c>
       <c r="C25" t="str">
-        <v>清远市飞水跨线桥与飞水街交叉口北200米</v>
+        <v>清远市黎溪镇兴盛街1号首层</v>
       </c>
       <c r="D25">
         <v>110</v>
       </c>
       <c r="E25" t="str">
         <v>AMAP</v>
       </c>
       <c r="F25" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：输送机、机械设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业：建筑工程、建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>广东创亿机械设备有限公司</v>
+        <v>道通建筑工程公司</v>
       </c>
       <c r="B26" t="str">
-        <v>18825786832</v>
+        <v>13924428118</v>
       </c>
       <c r="C26" t="str">
-        <v>清远市田龙社区南屋围村</v>
+        <v>清远市建设路66号</v>
       </c>
       <c r="D26">
         <v>110</v>
       </c>
       <c r="E26" t="str">
         <v>AMAP</v>
       </c>
       <c r="F26" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：机械设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业：建筑工程、建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>清远市万业输送设备有限公司</v>
+        <v>英德市西南建设工程有限公司</v>
       </c>
       <c r="B27" t="str">
-        <v>13713004671</v>
+        <v>0763-2822586</v>
       </c>
       <c r="C27" t="str">
-        <v>清远市凤城街道田龙社区开低围68号</v>
+        <v>清远市西南建设工程有限公司(英德)分公司</v>
       </c>
       <c r="D27">
         <v>110</v>
       </c>
       <c r="E27" t="str">
         <v>AMAP</v>
       </c>
       <c r="F27" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：输送设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业：建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>誉兴机械设备有限公司</v>
+        <v>英德市新革建设工程有限公司</v>
       </c>
       <c r="B28" t="str">
-        <v>13828559781</v>
+        <v>18922600070</v>
       </c>
       <c r="C28" t="str">
-        <v>清远市太和镇飞水村委会六村88号</v>
+        <v>清远市桥东育才路43号</v>
       </c>
       <c r="D28">
         <v>110</v>
       </c>
       <c r="E28" t="str">
         <v>AMAP</v>
       </c>
       <c r="F28" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：机械设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业：建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>广进输送设备有限公司</v>
+        <v>富强装饰工程</v>
       </c>
       <c r="B29" t="str">
-        <v>15119968620</v>
+        <v>13680009608</v>
       </c>
       <c r="C29" t="str">
-        <v>清远市景观大道与工业大道辅路交叉口南420米</v>
+        <v>清远市广东省清远市英德市东华镇华桥场部新市场</v>
       </c>
       <c r="D29">
         <v>110</v>
       </c>
       <c r="E29" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F29" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：输送设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：装饰工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>清远市睿广自动化设备有限公司</v>
+        <v>富明装饰工程部</v>
       </c>
       <c r="B30" t="str">
-        <v>15322992640</v>
+        <v>13536655387</v>
       </c>
       <c r="C30" t="str">
-        <v>清远市太和镇万寿村委会七村85号</v>
+        <v>清远市富强北街与府前路交叉口北100米</v>
       </c>
       <c r="D30">
         <v>110</v>
       </c>
       <c r="E30" t="str">
         <v>AMAP</v>
       </c>
       <c r="F30" t="str">
-        <v>Lead Factory自动入库；关键词：输送设备；评分：110；分级：A；判断：命中目标行业：自动化设备，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：装饰工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>广东粤恒钢建材有限公司</v>
+        <v>惠美嘉门业雅芳装饰工程部(新城花园店)</v>
       </c>
       <c r="B31" t="str">
-        <v>13750133704</v>
+        <v>18922562281</v>
       </c>
       <c r="C31" t="str">
-        <v>清远市清远市英德市英长路英德市职业技术学校西南侧约270米</v>
+        <v>清远市浛洸镇新城花园</v>
       </c>
       <c r="D31">
         <v>110</v>
       </c>
       <c r="E31" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F31" t="str">
-        <v>Lead Factory自动入库；关键词：钢材贸易；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：装饰工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>闽粤兴消防阀门钢材总汇</v>
+        <v>红兴装饰工程部</v>
       </c>
       <c r="B32" t="str">
-        <v>13927627772</v>
+        <v>13927644830</v>
       </c>
       <c r="C32" t="str">
-        <v>清远市人民四路美吉特华南装饰城A25栋</v>
+        <v>清远市文明街与382县道交叉口东南120米</v>
       </c>
       <c r="D32">
         <v>110</v>
       </c>
       <c r="E32" t="str">
         <v>AMAP</v>
       </c>
       <c r="F32" t="str">
-        <v>Lead Factory自动入库；关键词：钢材贸易；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：装饰工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>恒誉钢材</v>
+        <v>华英五金电料劳保钢丝绳</v>
       </c>
       <c r="B33" t="str">
-        <v>18125992183</v>
+        <v>(0763)2238881</v>
       </c>
       <c r="C33" t="str">
-        <v>清远市人民四路67号</v>
+        <v>清远市广东省清远市英德市梅花路4号</v>
       </c>
       <c r="D33">
         <v>110</v>
       </c>
       <c r="E33" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F33" t="str">
-        <v>Lead Factory自动入库；关键词：钢材贸易；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>闽广发消防钢材批发部</v>
+        <v>鸿福钢材加工场</v>
       </c>
       <c r="B34" t="str">
-        <v>15089708448</v>
+        <v>13602923683</v>
       </c>
       <c r="C34" t="str">
-        <v>清远市小巿人民三路177号(加油站正对面)</v>
+        <v>清远市清远市英德市G358中国石化加油站西侧约170米</v>
       </c>
       <c r="D34">
         <v>110</v>
       </c>
       <c r="E34" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F34" t="str">
-        <v>Lead Factory自动入库；关键词：钢材贸易；评分：110；分级：A；判断：命中目标行业：钢材批发、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>清远市清城区金旺旺液压钢材五金机电贸易商行</v>
+        <v>众志钢材</v>
       </c>
       <c r="B35" t="str">
-        <v>0763-3328500</v>
+        <v>13376677449</v>
       </c>
       <c r="C35" t="str">
-        <v>清远市曙光东路与曙光一路交叉口东北160米</v>
+        <v>清远市清远市英德市衡州大道浛洸客运站西北侧约100米</v>
       </c>
       <c r="D35">
         <v>110</v>
       </c>
       <c r="E35" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F35" t="str">
-        <v>Lead Factory自动入库；关键词：钢材贸易；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>飞龙五金加工</v>
+        <v>南英消防钢材阀门批发部</v>
       </c>
       <c r="B36" t="str">
-        <v>13729690577</v>
+        <v>13680001062</v>
       </c>
       <c r="C36" t="str">
-        <v>清远市清远市清新区京港线大湾岗友爱陈梓溢纪念小学东北侧约100米</v>
+        <v>清远市浈富苑落下浈阳中路72号</v>
       </c>
       <c r="D36">
         <v>110</v>
       </c>
       <c r="E36" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F36" t="str">
-        <v>Lead Factory自动入库；关键词：C型钢加工；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>广东省清远兴建建筑工程有限公司</v>
+        <v>百惠建材</v>
       </c>
       <c r="B37" t="str">
-        <v>13726778601</v>
+        <v>13413528422</v>
       </c>
       <c r="C37" t="str">
-        <v>清远市广东省清远市清城区龙塘镇肖屋九龙货场</v>
+        <v>清远市华侨工业园精细化工基地生活配套区A1-3首层</v>
       </c>
       <c r="D37">
         <v>110</v>
       </c>
       <c r="E37" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F37" t="str">
-        <v>Lead Factory自动入库；关键词：C型钢加工；评分：110；分级：A；判断：命中目标行业：建筑工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>鸿鑫韶钢钢材加工店</v>
+        <v>英德市英城昊峰钢材经营部</v>
       </c>
       <c r="B38" t="str">
-        <v>13427165128</v>
+        <v>13169745110</v>
       </c>
       <c r="C38" t="str">
-        <v>清远市桥头镇天水加油站旁</v>
+        <v>清远市金子山大道东北前进商业区南一排4号</v>
       </c>
       <c r="D38">
         <v>110</v>
       </c>
       <c r="E38" t="str">
         <v>AMAP</v>
       </c>
       <c r="F38" t="str">
-        <v>Lead Factory自动入库；关键词：C型钢加工；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>锦盛钢材角铁扁铁槽钢工字钢c型钢水管方通钢板彩瓦树脂瓦(出租排栅管脚手 架)</v>
+        <v>为民钢材韶钢经销点</v>
       </c>
       <c r="B39" t="str">
-        <v>19303095848</v>
+        <v>17888605234</v>
       </c>
       <c r="C39" t="str">
-        <v>清远市三坑镇安庆村委会红心村115号</v>
+        <v>清远市英红镇云岭云西街2号</v>
       </c>
       <c r="D39">
         <v>110</v>
       </c>
       <c r="E39" t="str">
         <v>AMAP</v>
       </c>
       <c r="F39" t="str">
-        <v>Lead Factory自动入库；关键词：C型钢加工；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>讯达家私城</v>
+        <v>朋有钢材市场</v>
       </c>
       <c r="B40" t="str">
-        <v>(0763)4631619</v>
+        <v>18127268586</v>
       </c>
       <c r="C40" t="str">
-        <v>清远市清远市佛冈县汤塘街潖江医院北侧约180米</v>
+        <v>清远市347省道与051乡道交叉口东南180米</v>
       </c>
       <c r="D40">
         <v>110</v>
       </c>
       <c r="E40" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F40" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：钢材市场、建材，且有联系方式</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>英德钢材市场</v>
+        <v>永兴隆型材(S252店)</v>
       </c>
       <c r="B41" t="str">
-        <v>(0763)2288936</v>
+        <v>18029712272</v>
       </c>
       <c r="C41" t="str">
-        <v>清远市清远市英德市英长路英德市职业技术学校西南侧约200米</v>
+        <v>清远市东华镇英华居委会卓屋队8号</v>
       </c>
       <c r="D41">
         <v>110</v>
       </c>
       <c r="E41" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F41" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：钢材市场、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>金马家私城(顺景豪苑店)</v>
+        <v>永利兴钢结构工程部</v>
       </c>
       <c r="B42" t="str">
-        <v>(0763)5818963</v>
+        <v>15382960668</v>
       </c>
       <c r="C42" t="str">
-        <v>清远市清远市清新区太和镇金河大道168号一楼全屋定制家具实木家具中式家具红木家具</v>
+        <v>清远市清远市英德市东华镇S252线三区</v>
       </c>
       <c r="D42">
         <v>110</v>
       </c>
       <c r="E42" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F42" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>高尔夫装饰城</v>
+        <v>速安钢结构有限公司</v>
       </c>
       <c r="B43" t="str">
-        <v>18023319088</v>
+        <v>18344004484</v>
       </c>
       <c r="C43" t="str">
-        <v>清远市广东省清远市连南瑶族自治县顺德大道19号</v>
+        <v>清远市梦工场汽车钣喷中心北侧70米</v>
       </c>
       <c r="D43">
         <v>110</v>
       </c>
       <c r="E43" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F43" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>粤北大周商贸城</v>
+        <v>华强玻璃(明珠新城店)</v>
       </c>
       <c r="B44" t="str">
-        <v>(0763)6226888</v>
+        <v>13926626506</v>
       </c>
       <c r="C44" t="str">
-        <v>清远市清远市连州市兴连大道北与连州立交桥交叉路口西北侧</v>
+        <v>清远市浛洸镇明珠新城首层28号</v>
       </c>
       <c r="D44">
         <v>110</v>
       </c>
       <c r="E44" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F44" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：雨棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>清远市美达大型建材市场</v>
+        <v>新园雨棚建材总汇</v>
       </c>
       <c r="B45" t="str">
-        <v>15915135488</v>
+        <v>0763-3313848</v>
       </c>
       <c r="C45" t="str">
-        <v>清远市广东省清远市清城区洲心街道新城西50区</v>
+        <v>清远市清沙大道与桥北路交叉口东北40米</v>
       </c>
       <c r="D45">
         <v>110</v>
       </c>
       <c r="E45" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F45" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：雨棚；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>清新商贸城</v>
+        <v>雄富工程配件</v>
       </c>
       <c r="B46" t="str">
-        <v>(0763)5853670</v>
+        <v>13826613572</v>
       </c>
       <c r="C46" t="str">
-        <v>清远市广东省清远市清新区清新大道38号</v>
+        <v>清远市清远市清城区广清大道温泉派出所东北侧约190米</v>
       </c>
       <c r="D46">
         <v>110</v>
       </c>
       <c r="E46" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F46" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>闽鑫荣五金机总汇</v>
+        <v>安达五金水电</v>
       </c>
       <c r="B47" t="str">
-        <v>13376658589</v>
+        <v>18033315023</v>
       </c>
       <c r="C47" t="str">
-        <v>清远市闽鑫荣五金总汇</v>
+        <v>清远市广东省清远市佛冈县迳头镇大陂开发区新市场斜对面</v>
       </c>
       <c r="D47">
         <v>110</v>
       </c>
       <c r="E47" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F47" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>地毯地胶美缝材料及施工</v>
+        <v>金垚地坪漆工程</v>
       </c>
       <c r="B48" t="str">
-        <v>13926699697</v>
+        <v>14707633117</v>
       </c>
       <c r="C48" t="str">
-        <v>清远市A20栋一楼119铺</v>
+        <v>清远市峰光西路162号</v>
       </c>
       <c r="D48">
         <v>110</v>
       </c>
       <c r="E48" t="str">
         <v>AMAP</v>
       </c>
       <c r="F48" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
-[...2 lines deleted...]
-    <row r="49" xml:space="preserve">
+        <v>Lead Factory自动入库；关键词：五金工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+      </c>
+    </row>
+    <row r="49">
       <c r="A49" t="str">
-        <v>清远市福源国际建材家居广场</v>
+        <v>鸿泰卷闸门业</v>
       </c>
       <c r="B49" t="str">
-        <v>0763-3216888</v>
+        <v>15007518891</v>
       </c>
       <c r="C49" t="str">
-        <v>清远市广东省清远市清城区洲心街道人民四路与民安路交口西北侧</v>
+        <v>清远市广东省清远市清城区环城二路49号</v>
       </c>
       <c r="D49">
         <v>110</v>
       </c>
       <c r="E49" t="str">
-        <v>AMAP</v>
-[...3 lines deleted...]
-重复合并：福源国际建材家居广场；来源：BAIDU_MAP；链接：http://api.map.baidu.com/place/detail?uid=1c282c56809c37ff01897236&amp;output=html&amp;source=placeapi_v3</v>
+        <v>BAIDU_MAP</v>
+      </c>
+      <c r="F49" t="str">
+        <v>Lead Factory自动入库；关键词：卷闸工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>美吉特华南装饰城</v>
+        <v>宏艺卷闸门业</v>
       </c>
       <c r="B50" t="str">
-        <v>0763-3636880</v>
+        <v>13620593358</v>
       </c>
       <c r="C50" t="str">
-        <v>清远市人民四路36号</v>
+        <v>清远市石角镇107国道</v>
       </c>
       <c r="D50">
         <v>110</v>
       </c>
       <c r="E50" t="str">
         <v>AMAP</v>
       </c>
       <c r="F50" t="str">
-        <v>Lead Factory自动入库；关键词：建材市场；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：卷闸工程；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>恒丰钢结构焊接工程部</v>
+        <v>清远市华富建设工程有限公司</v>
       </c>
       <c r="B51" t="str">
-        <v>13794094799</v>
+        <v>(0763)3383690</v>
       </c>
       <c r="C51" t="str">
-        <v>清远市广东省清远市清城区240国道</v>
+        <v>清远市广东省清远市清城区连江路五号区23幢301号</v>
       </c>
       <c r="D51">
         <v>110</v>
       </c>
       <c r="E51" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F51" t="str">
-        <v>Lead Factory自动入库；关键词：活动板房；评分：110；分级：A；判断：命中目标行业：钢结构、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>清远市晟佳智能设备科技有限公司</v>
+        <v>清远市清城区建设工程质量检测站有限公司</v>
       </c>
       <c r="B52" t="str">
-        <v>15907632161</v>
+        <v>(0763)3330588</v>
       </c>
       <c r="C52" t="str">
-        <v>清远市太和镇万寿村六村经济开发区2栋厂房</v>
+        <v>清远市广东省清远市清城区恒利大厦</v>
       </c>
       <c r="D52">
         <v>110</v>
       </c>
       <c r="E52" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F52" t="str">
-        <v>Lead Factory自动入库；关键词：厂房搭建；评分：110；分级：A；判断：命中目标行业：厂房，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>连州市得利建材有限公司</v>
+        <v>广东鸿发建设工程有限公司</v>
       </c>
       <c r="B53" t="str">
-        <v>(0763)6668382</v>
+        <v>18934288386</v>
       </c>
       <c r="C53" t="str">
-        <v>清远市广东省清远市连州市连州镇龙咀村委会泥潭村二组原砖厂自编2号仓库</v>
+        <v>清远市广东省清远市阳山县连江大道76号</v>
       </c>
       <c r="D53">
         <v>110</v>
       </c>
       <c r="E53" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F53" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：110；分级：A；判断：命中目标行业：仓库、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>腾胜彩钢瓦钢构工程有限公司</v>
+        <v>广东粤丰建设工程有限公司</v>
       </c>
       <c r="B54" t="str">
-        <v>15207637308</v>
+        <v>0763-2661789</v>
       </c>
       <c r="C54" t="str">
-        <v>清远市广东省清远市阳山县光明大道123号</v>
+        <v>清远市广东省清远市英德市英城马口区石坳村螺子塘住宅楼2-3层</v>
       </c>
       <c r="D54">
         <v>110</v>
       </c>
       <c r="E54" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F54" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：110；分级：A；判断：命中目标行业：彩钢瓦、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>精艺彩钢瓦钢结构工程部</v>
+        <v>广东立昌盛建设工程有限公司</v>
       </c>
       <c r="B55" t="str">
-        <v>13924067098</v>
+        <v>(0763)3863039</v>
       </c>
       <c r="C55" t="str">
-        <v>清远市广东省清远市清城区S269</v>
+        <v>清远市广东省清远市清城区荷花路7号</v>
       </c>
       <c r="D55">
         <v>110</v>
       </c>
       <c r="E55" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F55" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程、彩钢瓦，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>荣达钢材荣达瓦厂</v>
+        <v>清远市固地美建设工程有限公司</v>
       </c>
       <c r="B56" t="str">
-        <v>13413554857</v>
+        <v>13679548559</v>
       </c>
       <c r="C56" t="str">
-        <v>清远市飞水大街32号</v>
+        <v>清远市太和镇建设东东巷158号首层</v>
       </c>
       <c r="D56">
         <v>110</v>
       </c>
       <c r="E56" t="str">
         <v>AMAP</v>
       </c>
       <c r="F56" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业：建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>广东发连钢结构有限公司</v>
+        <v>清远市智领建设工程有限公司</v>
       </c>
       <c r="B57" t="str">
-        <v>(0763)3987606</v>
+        <v>13553981731</v>
       </c>
       <c r="C57" t="str">
-        <v>清远市清远市清城区附城大道弘孝幼儿园东侧</v>
+        <v>清远市连州镇城西家私园鸿福路3号</v>
       </c>
       <c r="D57">
         <v>110</v>
       </c>
       <c r="E57" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F57" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建设工程；评分：110；分级：A；判断：命中目标行业：建筑公司，且有联系方式</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>广东发连钢结构工程有限公司</v>
+        <v>龙飞钢结构工程部</v>
       </c>
       <c r="B58" t="str">
-        <v>(0763)3938306</v>
+        <v>13553956335</v>
       </c>
       <c r="C58" t="str">
-        <v>清远市广东省清远市清城区连发15巷16号珀丽华府四号楼首层16号连发图文广告</v>
+        <v>清远市吉田镇沿江西路46号</v>
       </c>
       <c r="D58">
         <v>110</v>
       </c>
       <c r="E58" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F58" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程、建材，且有联系方式</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>清远市煜创钢结构工程有限公司</v>
+        <v>平岗五金建材店</v>
       </c>
       <c r="B59" t="str">
-        <v>13416560980</v>
+        <v>(0763)5733332</v>
       </c>
       <c r="C59" t="str">
-        <v>清远市清远市清新区飞来路新大地市场</v>
+        <v>清远市清远市清新区G355与X409交叉路口往东约60米</v>
       </c>
       <c r="D59">
         <v>110</v>
       </c>
       <c r="E59" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F59" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>清远市远展钢结构工程有限公司</v>
+        <v>英发建材五金店</v>
       </c>
       <c r="B60" t="str">
-        <v>18948930135</v>
+        <v>(0763)2220343</v>
       </c>
       <c r="C60" t="str">
-        <v>清远市清远市清城区龙塘镇龙成广场2号楼13号铺</v>
+        <v>清远市广东省清远市英德市英城街道和平北路28号</v>
       </c>
       <c r="D60">
         <v>110</v>
       </c>
       <c r="E60" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F60" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>佛冈县亿固钢结构工程有限公司</v>
+        <v>永利建材店</v>
       </c>
       <c r="B61" t="str">
-        <v>13710062915</v>
+        <v>13726997566</v>
       </c>
       <c r="C61" t="str">
-        <v>清远市清远市佛冈县龙山镇学田三叉路口边(金湾酒店)3层202室</v>
+        <v>清远市广东省清远市清新区114省道禾云镇旁</v>
       </c>
       <c r="D61">
         <v>110</v>
       </c>
       <c r="E61" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F61" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>宏富建设华升钢结构有限公司</v>
+        <v>鹏源油漆建材(立邦漆)</v>
       </c>
       <c r="B62" t="str">
-        <v>13302616228</v>
+        <v>15107653567</v>
       </c>
       <c r="C62" t="str">
-        <v>清远市京深线(百加小学东南侧约100米)</v>
+        <v>清远市广东省清远市清城区人民三路231号铺</v>
       </c>
       <c r="D62">
         <v>110</v>
       </c>
       <c r="E62" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F62" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>清远远阳钢结构有限公司(高空车租赁)</v>
+        <v>洲心金盛建材店</v>
       </c>
       <c r="B63" t="str">
-        <v>13902416568</v>
+        <v>13802895409</v>
       </c>
       <c r="C63" t="str">
-        <v>清远市广东省清远市清城区G107(京港线)</v>
+        <v>清远市广东省清远市清城区清源西路84号</v>
       </c>
       <c r="D63">
         <v>110</v>
       </c>
       <c r="E63" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F63" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>清远市璟辉钢结构工程有限公司</v>
+        <v>佛冈强起建材店</v>
       </c>
       <c r="B64" t="str">
-        <v>15975867782</v>
+        <v>13620597055</v>
       </c>
       <c r="C64" t="str">
-        <v>清远市太和镇飞水一村86号首层</v>
+        <v>清远市清远市佛冈县京广线中诚锦尚名都</v>
       </c>
       <c r="D64">
         <v>110</v>
       </c>
       <c r="E64" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F64" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>鑫达利钢结构有限公司</v>
+        <v>清远市小胖科固建材店</v>
       </c>
       <c r="B65" t="str">
-        <v>13927246116</v>
+        <v>13729602266</v>
       </c>
       <c r="C65" t="str">
-        <v>清远市240国道</v>
+        <v>清远市广东省清远市清城区诚捷驾培西南150米(X405南)</v>
       </c>
       <c r="D65">
         <v>110</v>
       </c>
       <c r="E65" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F65" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>惠源钢结构工程</v>
+        <v>荣燕建材店(明霞大道店)</v>
       </c>
       <c r="B66" t="str">
-        <v>0763-5386927</v>
+        <v>13413456707</v>
       </c>
       <c r="C66" t="str">
-        <v>清远市354省道附近</v>
+        <v>清远市清远市清新区笔架路阳光丽居</v>
       </c>
       <c r="D66">
         <v>110</v>
       </c>
       <c r="E66" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F66" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业：钢结构、钢结构工程、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>晨旺钢材钢构</v>
+        <v>维客五金建材店</v>
       </c>
       <c r="B67" t="str">
-        <v>13415249391</v>
+        <v>18666307114</v>
       </c>
       <c r="C67" t="str">
-        <v>清远市黎埠镇文明街(勇新陶瓷专卖店)</v>
+        <v>清远市清远市清城区院环西路阳光嘉园</v>
       </c>
       <c r="D67">
         <v>110</v>
       </c>
       <c r="E67" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F67" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：110；分级：A；判断：命中目标行业，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>旭明建材</v>
+        <v>鑫城建材店</v>
       </c>
       <c r="B68" t="str">
-        <v>13727339248</v>
+        <v>13539511348</v>
       </c>
       <c r="C68" t="str">
-        <v>肇庆市工业大道61号</v>
+        <v>清远市广东省清远市英德市英城街道建设路104号</v>
       </c>
       <c r="D68">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E68" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F68" t="str">
-        <v>Lead Factory自动入库；关键词：活动板房；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>鑫丰建材租售</v>
+        <v>沙口祥锐建材店</v>
       </c>
       <c r="B69" t="str">
-        <v>13560936236</v>
+        <v>13828520819</v>
       </c>
       <c r="C69" t="str">
-        <v>肇庆市清四公路下茆段142号</v>
+        <v>清远市清远市英德市X381沙口镇新星幼儿园东侧约60米</v>
       </c>
       <c r="D69">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E69" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F69" t="str">
-        <v>Lead Factory自动入库；关键词：活动板房；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>敏发搭建工程</v>
+        <v>广清建材店</v>
       </c>
       <c r="B70" t="str">
-        <v>13536968316</v>
+        <v>15918196418</v>
       </c>
       <c r="C70" t="str">
-        <v>肇庆市肇庆市高要区金利大道金利镇诗诗幼儿园东北侧约110米</v>
+        <v>清远市广东省清远市清城区S253</v>
       </c>
       <c r="D70">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E70" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F70" t="str">
-        <v>Lead Factory自动入库；关键词：厂房搭建；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>国帝家居(肇庆)有限公司</v>
+        <v>三雄建材店</v>
       </c>
       <c r="B71" t="str">
-        <v>13824621108</v>
+        <v>18926640645</v>
       </c>
       <c r="C71" t="str">
-        <v>肇庆市广东省肇庆市高要区金渡镇H3小区内搭建厂房</v>
+        <v>清远市广东省清远市清城区横荷街岗头湴田一村68号之二</v>
       </c>
       <c r="D71">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E71" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F71" t="str">
-        <v>Lead Factory自动入库；关键词：厂房搭建；评分：100；分级：A；判断：命中目标行业：厂房、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>民华专业搭建厂房建材工程部</v>
+        <v>阳和五金建材店</v>
       </c>
       <c r="B72" t="str">
-        <v>15347594752</v>
+        <v>13620145113</v>
       </c>
       <c r="C72" t="str">
-        <v>肇庆市大沙镇格洞村321国道4-1</v>
+        <v>清远市广东省清远市阳山县S250(文塔路)</v>
       </c>
       <c r="D72">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E72" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F72" t="str">
-        <v>Lead Factory自动入库；关键词：厂房搭建；评分：100；分级：A；判断：命中目标行业：厂房、建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>四会市鑫豪厂房搭建钢结构工程部</v>
+        <v>鼎龙泰建材店</v>
       </c>
       <c r="B73" t="str">
-        <v>13652934949</v>
+        <v>18219184924</v>
       </c>
       <c r="C73" t="str">
-        <v>肇庆市大沙镇富溪管理开发区18号</v>
+        <v>清远市清远市清城区S253长冲小学东侧约240米</v>
       </c>
       <c r="D73">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E73" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F73" t="str">
-        <v>Lead Factory自动入库；关键词：厂房搭建；评分：100；分级：A；判断：命中目标行业：钢结构、钢结构工程、厂房搭建，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>庆和彩瓦隔热瓦</v>
+        <v>洪发建材店(滨江路店)</v>
       </c>
       <c r="B74" t="str">
-        <v>15016368884</v>
+        <v>(0763)3363297</v>
       </c>
       <c r="C74" t="str">
-        <v>肇庆市广东省肇庆市封开县于村牌坊旁边</v>
+        <v>清远市广东省清远市清城区新城三号区68栋102号</v>
       </c>
       <c r="D74">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E74" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F74" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>铭记彩瓦</v>
+        <v>恒福建材店</v>
       </c>
       <c r="B75" t="str">
-        <v>13802463489</v>
+        <v>13542496468</v>
       </c>
       <c r="C75" t="str">
-        <v>肇庆市广东省肇庆市怀集县大成岗交通执法正对面</v>
+        <v>清远市广东省清远市清新区中山南路33号</v>
       </c>
       <c r="D75">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E75" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F75" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>强顺建材有限公司</v>
+        <v>鸿达建材店</v>
       </c>
       <c r="B76" t="str">
-        <v>19817546487</v>
+        <v>13729695625</v>
       </c>
       <c r="C76" t="str">
-        <v>肇庆市263省道与隆马大道交叉口南260米强顺建材有限公司</v>
+        <v>清远市广东省清远市清城区环城西路25号</v>
       </c>
       <c r="D76">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E76" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F76" t="str">
-        <v>Lead Factory自动入库；关键词：彩钢瓦施工；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>广升焊接装饰工程部</v>
+        <v>新桥建材店</v>
       </c>
       <c r="B77" t="str">
-        <v>13717223796</v>
+        <v>13620581102</v>
       </c>
       <c r="C77" t="str">
-        <v>肇庆市肇庆市鼎湖区坑口街道鼎盛路金盛苑A幢商铺</v>
+        <v>清远市广东省清远市阳山县城南大道东222号</v>
       </c>
       <c r="D77">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E77" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F77" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>任帮五金工程部</v>
+        <v>清远市恩科材料科技有限公司</v>
       </c>
       <c r="B78" t="str">
-        <v>13527063290</v>
+        <v>0763-3118198</v>
       </c>
       <c r="C78" t="str">
-        <v>肇庆市肇庆市怀集县X458桥头镇幼儿园西南侧约150米</v>
+        <v>清远市石角镇广清产业园内德清大道2号广东聚维工业科技有限公司旁</v>
       </c>
       <c r="D78">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E78" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F78" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>荣业五金工程</v>
+        <v>志邦家居(清远福源店)</v>
       </c>
       <c r="B79" t="str">
-        <v>13556570043</v>
+        <v>13242786630</v>
       </c>
       <c r="C79" t="str">
-        <v>肇庆市肇庆市鼎湖区鼎湖大道肇庆凤凰假日旅馆东北侧</v>
+        <v>清远市人民四路38号福源国际建材家居广场3楼29号30号37号38号</v>
       </c>
       <c r="D79">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E79" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F79" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>华顺卷闸五金工程</v>
+        <v>大友胶业</v>
       </c>
       <c r="B80" t="str">
-        <v>13202379984</v>
+        <v>13790620150</v>
       </c>
       <c r="C80" t="str">
-        <v>肇庆市宋隆中路与河山路交叉口东南400米</v>
+        <v>清远市美吉特华南装饰商务中心A14栋</v>
       </c>
       <c r="D80">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E80" t="str">
         <v>AMAP</v>
       </c>
       <c r="F80" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>拓锐五金机电批发</v>
+        <v>广东博华陶瓷有限公司</v>
       </c>
       <c r="B81" t="str">
-        <v>18316739183</v>
+        <v>18900894459</v>
       </c>
       <c r="C81" t="str">
-        <v>肇庆市商业大道与汇林路交叉口西北60米</v>
+        <v>清远市龙山镇博华陶瓷有限公司</v>
       </c>
       <c r="D81">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E81" t="str">
         <v>AMAP</v>
       </c>
       <c r="F81" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>新华发五金商店</v>
+        <v>桦辉板业</v>
       </c>
       <c r="B82" t="str">
-        <v>0758-8711530</v>
+        <v>13500296056</v>
       </c>
       <c r="C82" t="str">
-        <v>肇庆市石涧街新城路15号(派出所直入50米)</v>
+        <v>清远市人民四路美吉特华南装饰城A26栋1层136</v>
       </c>
       <c r="D82">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E82" t="str">
         <v>AMAP</v>
       </c>
       <c r="F82" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：建材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>成达五金装饰工程部</v>
+        <v>鑫川粤·树脂瓦</v>
       </c>
       <c r="B83" t="str">
-        <v>0758-8114922</v>
+        <v>15323118168</v>
       </c>
       <c r="C83" t="str">
-        <v>肇庆市蛟塘镇市场对面</v>
+        <v>清远市清远市英德市G358英华加油站东北侧</v>
       </c>
       <c r="D83">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E83" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F83" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>兴南五金工程装饰部(黄塘东教育小区店)</v>
+        <v>金盛金属材料经营部</v>
       </c>
       <c r="B84" t="str">
-        <v>13556596068</v>
+        <v>13828542821</v>
       </c>
       <c r="C84" t="str">
-        <v>肇庆市黄塘东路7-9黄塘东教育小区</v>
+        <v>清远市沙口镇开发区大道189号</v>
       </c>
       <c r="D84">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E84" t="str">
         <v>AMAP</v>
       </c>
       <c r="F84" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>永裕五金工程部</v>
+        <v>连州市皓盛建材佛山张力树脂瓦旗舰店</v>
       </c>
       <c r="B85" t="str">
-        <v>13074481109</v>
+        <v>13925480356</v>
       </c>
       <c r="C85" t="str">
-        <v>肇庆市回龙镇肇江公路(大塘边侧)</v>
+        <v>清远市连州镇城西家私园家欣路11号(厂房、展厅)自编D区</v>
       </c>
       <c r="D85">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E85" t="str">
         <v>AMAP</v>
       </c>
       <c r="F85" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：厂房、建材，且有联系方式</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>仲怡五金建材工程</v>
+        <v>佛冈县龙山镇振华钢材超市</v>
       </c>
       <c r="B86" t="str">
-        <v>0758-8384918</v>
+        <v>18922568325</v>
       </c>
       <c r="C86" t="str">
-        <v>肇庆市金利镇双金路梓里二奥斯朗金属制品有限公司东南侧路口仲怡五金建材工程</v>
+        <v>清远市环镇街298号</v>
       </c>
       <c r="D86">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E86" t="str">
         <v>AMAP</v>
       </c>
       <c r="F86" t="str">
-        <v>Lead Factory自动入库；关键词：五金工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>粤华五金机电批发总店</v>
+        <v>富创钢材树脂瓦</v>
       </c>
       <c r="B87" t="str">
-        <v>18718719645</v>
+        <v>18029765808</v>
       </c>
       <c r="C87" t="str">
-        <v>肇庆市冷坑镇木桥头二卡门面(源源酒店斜对面)卢祥方房屋</v>
+        <v>清远市太平镇蒲兴村354省道北A88号</v>
       </c>
       <c r="D87">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E87" t="str">
         <v>AMAP</v>
       </c>
       <c r="F87" t="str">
-        <v>Lead Factory自动入库；关键词：不锈钢工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>四会市凯琪钢材树脂瓦批发</v>
+        <v>金源钢材(维港半岛店)</v>
       </c>
       <c r="B88" t="str">
-        <v>13030253206</v>
+        <v>13824911363</v>
       </c>
       <c r="C88" t="str">
-        <v>肇庆市东城街道S118清塘小学路口1-4卡</v>
+        <v>清远市桥西路商业一条街30号</v>
       </c>
       <c r="D88">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E88" t="str">
         <v>AMAP</v>
       </c>
       <c r="F88" t="str">
-        <v>Lead Factory自动入库；关键词：不锈钢工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>华进装饰工程</v>
+        <v>英德市英城环林建材厂(树脂瓦厂家)</v>
       </c>
       <c r="B89" t="str">
-        <v>13660939720</v>
+        <v>13726986531</v>
       </c>
       <c r="C89" t="str">
-        <v>肇庆市广东省肇庆市端州区梅庵路中段14号</v>
+        <v>清远市英城街道358国道长迳坡长腰山大窝厂房A1</v>
       </c>
       <c r="D89">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E89" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F89" t="str">
-        <v>Lead Factory自动入库；关键词：装饰工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：厂房、建材，且有联系方式</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>海成装饰工程部</v>
+        <v>华丰建材批发城</v>
       </c>
       <c r="B90" t="str">
-        <v>13376555273</v>
+        <v>0763-2721146</v>
       </c>
       <c r="C90" t="str">
-        <v>肇庆市肇庆市德庆县端溪南路滨江豪庭东北侧约120米</v>
+        <v>清远市青塘镇青南村新S347省道199号</v>
       </c>
       <c r="D90">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E90" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F90" t="str">
-        <v>Lead Factory自动入库；关键词：装饰工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>瑞辉装饰工程部</v>
+        <v>佰盛建材(钢结构脚手架排栅木屋活动板房)</v>
       </c>
       <c r="B91" t="str">
-        <v>13432482773</v>
+        <v>13413455328</v>
       </c>
       <c r="C91" t="str">
-        <v>肇庆市肇庆市端州区睦岗路嘉湖美都南侧约40米</v>
+        <v>清远市附大道与东岗路交叉路口往东南约50米</v>
       </c>
       <c r="D91">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E91" t="str">
-        <v>BAIDU_MAP</v>
+        <v>AMAP</v>
       </c>
       <c r="F91" t="str">
-        <v>Lead Factory自动入库；关键词：装饰工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：树脂瓦；评分：110；分级：A；判断：命中目标行业：钢结构、活动板房、建材，且有联系方式</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>致强装饰工程</v>
+        <v>正通建材-镀锌管角铁钢材批发</v>
       </c>
       <c r="B92" t="str">
-        <v>(0758)8662432</v>
+        <v>13926617701</v>
       </c>
       <c r="C92" t="str">
-        <v>肇庆市肇庆市广宁县城南大道喜悦蓝湾东南侧约190米</v>
+        <v>清远市广东省清远市英德市英城城西东瓜岭马山公路边仓库铺面c1~c10卡</v>
       </c>
       <c r="D92">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E92" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F92" t="str">
-        <v>Lead Factory自动入库；关键词：装饰工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：钢材批发、仓库、建材，且有联系方式</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>星鹏装饰工程公司</v>
+        <v>宏发钢筋水泥店</v>
       </c>
       <c r="B93" t="str">
-        <v>18998573218</v>
+        <v>13417232500</v>
       </c>
       <c r="C93" t="str">
-        <v>肇庆市江口街道封州一路东丽建材城1号</v>
+        <v>清远市清远市清城区环城西路阳光宝贝幼儿园东北侧约110米</v>
       </c>
       <c r="D93">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E93" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F93" t="str">
-        <v>Lead Factory自动入库；关键词：装饰工程；评分：100；分级：A；判断：命中目标行业：建材，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>四会市啊飞钢结构工程有限公司</v>
+        <v>永盛钢材五金建材店</v>
       </c>
       <c r="B94" t="str">
-        <v>13407810932</v>
+        <v>18938624690</v>
       </c>
       <c r="C94" t="str">
-        <v>肇庆市广东省肇庆市四会市隆伏桥y383号</v>
+        <v>清远市广东省清远市清城区凤翔北路中通快递隔壁</v>
       </c>
       <c r="D94">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E94" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F94" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材、建材店，且有联系方式</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>肇庆联亿钢结构工程有限公司</v>
+        <v>兴隆韶钢钢材店</v>
       </c>
       <c r="B95" t="str">
-        <v>18938314188</v>
+        <v>13417284368</v>
       </c>
       <c r="C95" t="str">
-        <v>肇庆市肇庆市鼎湖区鼎湖大道莲塘市场西北侧约210米</v>
+        <v>清远市清远市英德市横石塘镇旧市场</v>
       </c>
       <c r="D95">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E95" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F95" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：钢材店、建材，且有联系方式</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>广东巨泰钢结构工程有限公司</v>
+        <v>顺兴五金批发部</v>
       </c>
       <c r="B96" t="str">
-        <v>18680032201</v>
+        <v>15382971197</v>
       </c>
       <c r="C96" t="str">
-        <v>肇庆市广东省肇庆市高要区金源大道5号</v>
+        <v>清远市广东省清远市清城区G240(广州北路)</v>
       </c>
       <c r="D96">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E96" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F96" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>肇庆鼎胜钢结构工程有限公司</v>
+        <v>永剑钢材加工店</v>
       </c>
       <c r="B97" t="str">
-        <v>15172016766</v>
+        <v>18029723581</v>
       </c>
       <c r="C97" t="str">
-        <v>肇庆市广东省肇庆市四会市X319(芙蓉大道)</v>
+        <v>清远市广东省清远市阳山县358国道与250省道交叉口东北160米</v>
       </c>
       <c r="D97">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E97" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F97" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构、钢结构工程，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>肇庆市佳锦钢结构有限公司</v>
+        <v>东盛联业钢材五金店</v>
       </c>
       <c r="B98" t="str">
-        <v>13312826636</v>
+        <v>(0763)3306677</v>
       </c>
       <c r="C98" t="str">
-        <v>肇庆市广东省肇庆市高要区金利镇金源大道东5号(金陶工业区)</v>
+        <v>清远市清远市清城区长埔长西村B幢</v>
       </c>
       <c r="D98">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E98" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F98" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>广东宏泰重工钢结构有限公司</v>
+        <v>清远市清城区金大旺液压钢材五金机电商行</v>
       </c>
       <c r="B99" t="str">
-        <v>(0758)3810788</v>
+        <v>(0763)3335096</v>
       </c>
       <c r="C99" t="str">
-        <v>肇庆市广东省肇庆市四会市龙甫镇亚洲金属工业园汇源三路6号</v>
+        <v>清远市清远市清城区曙光东路清远市中医院西侧约70米</v>
       </c>
       <c r="D99">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E99" t="str">
         <v>BAIDU_MAP</v>
       </c>
       <c r="F99" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>趣姐钢结构</v>
+        <v>清远市富安钢筋店</v>
       </c>
       <c r="B100" t="str">
-        <v>15219546955</v>
+        <v>13501593928</v>
       </c>
       <c r="C100" t="str">
-        <v>肇庆市425县道与662乡道交叉口西北40米</v>
+        <v>清远市广东省清远市清城区附城大道长江村路口</v>
       </c>
       <c r="D100">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E100" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F100" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业：钢结构，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>德庆县驰远工程服务部</v>
+        <v>万利建材钢材钢铁角铁槽螺纹钢(附城大道店)</v>
       </c>
       <c r="B101" t="str">
-        <v>13376554918</v>
+        <v>15119977119</v>
       </c>
       <c r="C101" t="str">
-        <v>肇庆市德庆县城工业园区创兴路西侧德庆县新圩镇中垌村下新一经济合作社集体资产服务产业项目(一期)生产车间1第七卡之一</v>
+        <v>清远市广东省清远市清城区东城街道附城大道鸿福山庄公交站</v>
       </c>
       <c r="D101">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E101" t="str">
-        <v>AMAP</v>
+        <v>BAIDU_MAP</v>
       </c>
       <c r="F101" t="str">
-        <v>Lead Factory自动入库；关键词：钢结构公司；评分：100；分级：A；判断：命中目标行业，且有联系方式</v>
+        <v>Lead Factory自动入库；关键词：钢材店；评分：110；分级：A；判断：命中目标行业：建材，且有联系方式</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F101"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>今日电话清单</vt:lpstr>